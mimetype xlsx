--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1623" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1735" uniqueCount="745">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -88,50 +88,65 @@
     <t>2</t>
   </si>
   <si>
     <t>Adriana Martins Arruda</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_n02_adriana_-_dispoe_sobre_a_criacao_e_implantacao_do_programa_cultural__musica_na_praca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA CULTURAL "MÚSICA NA PRAÇА"</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fabrício Costa Garcia</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/307/prccbf1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de absorventes higiênicos em unidades da rede de atenção primária à saúde e nas escolas públicas que ofertam anos finais do ensino fundamental e ensino médio.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Adriana Martins Arruda, João Marcos Vieira Da Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_04.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA-SE "PRAÇA DE CONVIVÉNCIA PEDRO PAULO DE MELLO”, O ESPAÇO PÚBLICO INOMINADO, LOCALIZADO NA LATERAL DA RUA MANOEL GERVÁSIO ESQUINA COM A RUA RALPH SALLES DE ALMEIDA NA CIDADE DE PEQUERI-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_n05_fabricio_-_institui_a_semana_municipal_de_prevencao_conscientizacao_e_combate_ao_uso_de_drogas_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal da prevenção, conscientização e combate ao uso de drogas e da outras previdências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_n06_fabricio_-_dispoe_sobre_a_divulgacao_no_site_e_redes_socias_da_prefeitura_municipal_de_pequeri_do_detalhamento_da_execucao_das_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO NO SITE E REDES SOCIAS DA PREFEITURA MUNICIPAL DE PEQUERI DO DETALHAMENTO DA EXECUÇÃO DAS EMENDAS IMPOSITIVAS.</t>
   </si>
@@ -184,50 +199,63 @@
   <si>
     <t>Fabrício Costa Garcia, João Marcos Vieira Da Cruz</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/313/pr78541.pdf</t>
   </si>
   <si>
     <t>Institui lei que tem como objetivo fomentar a prática da inteligência emocional no âmbito municipal, a fim de promover o bem-estar e a qualidade de vida dos cidadãos.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cleydson Silva Ângelo</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_n12_cleydson_-_institui_a_campanha_permanente_de_educacao_e_combate_a_violencia_contra_a_mulher_no_municipio_de_pequeri_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE EDUCAÇÃO E COMBATE À VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE PEQUERI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_13.pdf</t>
+  </si>
+  <si>
+    <t>Institui política municipal de educação especial e inclusiva, para atendimento às pessoas com_x000D_
+transtorno mental, transtorno do espectro autista (TEA), deficiência intelectual e deficiências múltiplas e da outras providências.</t>
+  </si>
+  <si>
     <t>315</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/315/prd0081.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural de Natureza Imaterial do Município de Pequeri as "Festividades de São Pedro, Santo Antônio, São Sebastião e o Cântico da Ave Maria às 18 horas".</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/316/projet4.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE "ANEXO EDUCACIONAL PROF. MARIA DA CONCEIÇÃO DUTRA FERREIRA de ALMEIDA - DONA SÃOZINHA”, AO SEGUNDO ANDAR_x000D_
 DO 2° PAVILHÃO DA ESCOLA MUNICIPAL WALDOMIRO DE MAGALHÃES PINTO.</t>
   </si>
   <si>
@@ -272,53 +300,50 @@
   <si>
     <t>Dispõe sobre a concessão de Subvenções Sociais às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/320/projet2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Desconto no Pagamento do Imposto Predial e territorial Urbano - IPTU, estabelecendo o Calendário Anual de Arrecadação para Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_n03_-_dispoe_sobre_a_coordenadoria_municipal_de_protecao_e_defesa_civil_do_municipio_de_pequeri_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DO MUNICÍPIO DE PEQUERI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_n04_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_n05_-_dispoe_sobre_a_limpeza_de_terrenos_baldios_particulares_no_municipio_de_pequeri_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios particulares no Municipio de Pequeri e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n06_-_dispoe_sobre_a_politica_municipal_atendimento_aos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
@@ -336,217 +361,321 @@
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n08_-_dispoe_sobre_a_abertura_de_credito_especial_e_alteracao_da_lei_municipal_n_1.571_2022_e_da_outras_providencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial e Alteração da Lei Municipal nº 1.571/2022 e dá outras providências</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_n09_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial dá outras providências</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_n10_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/438/lei_1641_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Serviço de Inspeção Municipal de Produtos de Origem Vegetal - SIM/POV no_x000D_
+município de Pequeri, define os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem vegetal e dá outras providências.</t>
+  </si>
+  <si>
     <t>329</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a Suplementação de Crédito Especial da Lei nº 1.623/2023 e dá outras providências</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_n13_-_autoriza_o_parcelamento_de_debito_do_municipio_de_pequeri_com_a_copasa_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento de débito do município de Pequeri com a Copasa e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_n14_-_autoriza_o_poder_executivo_a_realizar_o_pagamento_de_valores_devidos_pelo_municipio_referente_a_exercicios_anteriores_que_menciona_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o pagamento de valores devidos pelo Município referente a exercícios anteriores que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_n16_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_17.pdf</t>
+  </si>
+  <si>
+    <t>Estima receita e fixa despesa do Município de Pequeri para o exercicio financeiro de 2024.</t>
+  </si>
+  <si>
     <t>334</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n18_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_n19_-_dispoe_sobre_a_participacao_do_municipio_de_pequeri_no_consorcio_intermunicipal_multifinalitario_do_vale_do_paraibuna_-_cimpar_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Participação do município de Pequeri no Consórcio Intermunicipal Multifinalitário do Vale do Paraibuna - CIMPAR</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n20_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_21.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre a Concessão de Gratificação aos Servidores que Laboram na Farmácia recorrente do Cumprimento de Metas Referente ao Incentivo Financeiro Recebido pelo Município de Pequeri no Programa Farmácia de Minas, nos Termos da Resolução SES/MG 8.428/2022, e dá Outras Providências.</t>
+  </si>
+  <si>
     <t>337</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/337/projet4.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o pagamento de valores devidos pelo Município referente a autuações sofridas em exercícios anteriores que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>PLC</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Complementar</t>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_complementar_n01_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n 1.126/2009 e dá outras providências"</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_complementar_n02_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_944_2003_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n 944/2003 e dá outras providências</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/302/projet3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA SANCIONADO CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA_x000D_
 COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL 127/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n04_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n 1.126/2009 e dá outras providências</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/304/prce2c1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Reajuste Salarial dos Profissionais do Magistério do Município de Pequeri, Alterando a Lei Municipal 1.4.32/2018 –- Estatuto do Magistério - e Demais Legislações que Modificaram o seu Anexo l e dá outras providências.</t>
   </si>
   <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/442/emenda_1.pdf</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/443/emenda_2.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde para pequenas cirurgias R$ 15.334,50_x000D_
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/444/emenda_3.pdf</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>Jair dos Santos de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/445/emenda_4.pdf</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>Jairo Alves da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/446/emenda_5.pdf</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>João Marcos Vieira Da Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/447/emenda_6.pdf</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/448/emenda_7.pdf</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>Vicente dos Reis Vieira Lobo</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_8.pdf</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>Washington Luiz Pires Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_9.pdf</t>
+  </si>
+  <si>
     <t>338</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Fabrício Costa Garcia, Vicente dos Reis Vieira Lobo, Washington Luiz Pires Rocha</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_n01_-_dispoe_sobre_as_contas_da_prefeitura_municipal_de_pequeri_relativas_ao_exercicio_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Pequeri, relativas ao exercício de 2021.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_n02_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._ricardo_domingos_de_andrade_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Ricardo Domingues de Andrade е dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
-  </si>
-[...1 lines deleted...]
-    <t>João Marcos Vieira Da Cruz</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_decreto_n03_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_jose_henrique_garcia_machado_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao José Henrique Garcia Machado e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_n04_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._laerte_virgilio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Laerte Virgílio e dá providências</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_decreto_n05_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._rosangelo_da_silva_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Rosângelo da Silva e dá outras providências</t>
   </si>
@@ -560,172 +689,157 @@
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Sebastião Diogo Padilha е dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_decreto_n07_-_concede_titulo_de_cidadao_honorario_pequeriense_a_dra._mirian_tenorio_de_albuquerque_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Dra. Mirian Tenório е_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_decreto_n08_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._marques_jose_de_lima_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Marques José de Lima e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>Jair dos Santos de Andrade</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_decreto_n09_-_concede_titulo_de_cidadao_honorario_pequeriense_a_sra._sonia_maria_rodrigues_calzavara_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sra. Sônia Marques Rodrigues Calzavara_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_decreto_n10_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._gabriel_vital_bressan_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Gabriel Vital Bressan e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>Washington Luiz Pires Rocha</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_decreto_n11_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._marlon_de_souza_raposo_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Marlon de Souza Raposo e dá outras providências.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_decreto_n12_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._paulo_marcelo_guimaraes_mendes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Paulo Marcelo Guimarães Mendes e dá outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>Vicente dos Reis Vieira Lobo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_decreto_n13_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._denilson_da_silva_ferraz_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Denílson da Silva Ferraz e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_decreto_n14_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._joao_cozac_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. João Cozac e dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>Jairo Alves da Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_decreto_n15_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._italo_jose_ribeiro_de_castro_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Ítalo José Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_decreto_n16_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._cristiano_raposo_machado_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Cristiano Raposo Machado e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_decreto_n17_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_dr._humberto_machado_ferreira_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Dr. Humberto Machado Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_decreto_n18_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_dr._jose_alberto_matias_da_silva_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Dr. José Alberto Matias da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_decreto_n19_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._douglas_fernandes_da_silva_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Pequeriense ao Sr. Douglas Fernandes Santos da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Sandro Lopes Sevaroli, Cleydson Silva Ângelo, João Marcos Vieira Da Cruz</t>
+    <t>Cleydson Silva Ângelo, João Marcos Vieira Da Cruz, Sandro Lopes Sevaroli</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/296/pr_n01_-_pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIANTE ANUAL DOS SUBSÍDIOS DOS VEREADORES NOS TERMOS DO ART. 37 INCISO X, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/297/prn02-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL ANUAL NO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE PEQUERI NOS TERMOS DO ART. 37 INCISO X, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/298/pr_n04_-_nomeia_comissao_especial_para_alteracao_do_regimento_interno_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Nomeia comissão especial para alteração do Regimento Interno e dá outras providências.</t>
   </si>
@@ -896,53 +1010,50 @@
   <si>
     <t>O Vereador abaixo assinado, com assento nesta Casa Legislativa, na forma regimental, vem requerer de Vossa Excelência, no sentido de que após_x000D_
 aprovação do plenário seja enviado ao Exmo. Senhor Prefeito Municipal, o presente requerimento PARA QUE tome medidas efetivas para efetuar o_x000D_
 pagamento do piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem, conforme estabelecido na legislação vigente Lei Federal 14.434/2022. Acredito firmemente que o cumprimento do piso salarial de Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem, não apenas promoverá a valorização dos profissionais de enfermagem, mas também contribuirá para a qualidade dos serviços prestados à população e para retenção de talentos na área da saúde. Solicito, ainda, que seja fornecido um retorno formal sobre as providências adotadas em relação a este requerimento que já foi feito em 19 de maio de 2023 e até hoje não efetivado.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_19_2023_-_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Solicito informações detalhadas sobre o montante total destinado a emendas impositivas no orçamento municipal referente ao exercício fiscal 2023, bem como a proporção desse valor em relação ao orçamento total. Destinação das Emendas: Peço que sejam fornecidas informações específicas sobre a destinação das emendas impositivas aprovadas para o ano 2023. Quais áreas ou projetos foram contemplados por essas emendas? Se possível, gostaria de um detalhamento das alocações em cada setor beneficiado. Etapas de Execução: Peço informações sobre o status de execução dos projetos e ações financiados pelas emendas impositivas no ano 2023. Quais projetos já foram concluídos, quais estão em andamento e quais ainda não foram iniciados?</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_20_2023_-_revisao_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, vem mui respeitosamente requerer que após aprovação do plenário conforme a redação do artigo 107 §5 inciso IX do Regimento Interno da Câmara Municipal, e no caso de ser este aprovado que encaminhe ao Chefe do Executivo Municipal, a fim de solicitar informações sobre o motivo de o mesmo não ter feito a revisão geral salarial dos servidores no ano de 2023 pois segundo informação anexa, no site do TCEMG o município está com índice baixo de gasto informado com pessoal, ou seja, gasto abaixo do limite prudencial, o que indica margem para a aplicação da recomposição. Ressalto também, que houve previsão na lei 1.579/2022 (Lei de diretrizes orçamentárias em seu art. 21, o qual estabelece tal possibilidade de correção, bem como no Orçamento vigente dotação orçamentária suficiente para atendimento da respectiva despesa.</t>
   </si>
   <si>
     <t>149</t>
-  </si>
-[...1 lines deleted...]
-    <t>21</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_21_2023_-_copias_das_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>A vereadora Adriana M. Arruda, solicita copias das emenda impositivas 2022/2023 devidamente aprovadas bem como cópias da atas da aprovação das mesmas dos seguinte vereadores da bancada PTB: JAIR DOS SANTOS ADRANDE, FABRICIO COSTA GARCIA e ADRIANA MARTINS ARRUDA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_22_2023_-_reitera_solicitacao_das_copias_das_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>A vereadora ADRIANA MARTINS ARRUDA SOLICITA COPIAS com as respostas DO executivo sobre as emendas impositivas 2022/2023, dos segùinte vereadores ADRIANA MARTINS ARRUDA ,JAIR DOS SANTOS ADRADE E FABRICIO COSTA GARCIA</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>23</t>
   </si>
@@ -1846,50 +1957,59 @@
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/170/mocao_de_aplausos_n_18_2023_-_padre_dione_cesar_de_oliveira_goulart.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscreve, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para o Padre Dione César de Oliveira Goulart.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/171/mocao_de_aplausos_n_19_2023_-_alexandre_faustino_da_costa.pdf</t>
   </si>
   <si>
     <t>A Vereadora Adriana Martins Arruda e demais vereadores que abaixo subscrevem, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para ALEXANDRE FAUSTINO DA COSTA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/172/mocao_de_aplausos_n_20_2023_-_delegacia_de_policia.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, no uso de suas atribuições e na forma regimental, que após aprovação do plenário, vem requerer a Vossa_x000D_
 Excelência que seja enviado a Moção de Aplausos ao seu contentamento e sua admiração ao Destacamento da Polícia Militar de Pequeri, pela atuação no combate ao tráfico de drogas em nosso município.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/486/mocao_de_aplausos_21.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscrevem, no uso de suas atribuições e na forma regimental, que após aprovação do plenário, vem requerer a Vossa Excelência que seja enviado a Moção de Aplausos ao seu contentamento e sua admiração ao Destacamento da Polícia Militar de Pequeri, pela atuação no combate ao tráfico de drogas em nosso município.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/173/mocao_de_aplausos_n_22_2023_-_padre_luciano_atanazio.pdf</t>
   </si>
   <si>
     <t>A Vereadora Adriana Martins Arruda e demais vereadores que abaixo subscrevem, vem nos termos regimentais desta Augusta Casa de Leis após_x000D_
 anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para o PADRE LUCIANO ATANÁZIO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/174/mocao_de_aplausos_n_23_2023_-_adriano_cortes_costa.pdf</t>
   </si>
   <si>
     <t>O vereador Washington L. P. R. Carvalho e demais vereadores que abaixo subscrevem, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para o Professor ADRIANO CÔRTES COSTA e demais componentes da Fanfarra da Escola M. Waldomiro de Magalhäes Pinto.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/175/mocao_de_aplausos_n_24_2023_-_pastor_jose_carlos_dos_santos.pdf</t>
@@ -2580,66 +2700,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/305/prdba31.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_n02_adriana_-_dispoe_sobre_a_criacao_e_implantacao_do_programa_cultural__musica_na_praca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/307/prccbf1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_n05_fabricio_-_institui_a_semana_municipal_de_prevencao_conscientizacao_e_combate_ao_uso_de_drogas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_n06_fabricio_-_dispoe_sobre_a_divulgacao_no_site_e_redes_socias_da_prefeitura_municipal_de_pequeri_do_detalhamento_da_execucao_das_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/310/pr3dfd1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_n08_-_veda_a_nomeacao_para_cargos_em_comissao_e_funcao_de_confianca_de_pessoas_que_tenham_sido_condenadas_pela_lei_federal_11.340_2006_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_n09_fabricio_-_dispoe_sobre_a_divulgacao_dos_dados_dos_conselhos_municipais_na_pagina_oficial_da_prefeitura_e_camara_municipal_na_internet_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/313/pr78541.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_n12_cleydson_-_institui_a_campanha_permanente_de_educacao_e_combate_a_violencia_contra_a_mulher_no_municipio_de_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/315/prd0081.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/316/projet4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/317/pr08cb1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_n20_-_denomina-se_o_espaco_publico_inonimado_na_rua_juvenal_ferreira_marques_de_complexo_esportivo_moacir_favero_na_cidade_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_n01_-_dispoe_sobre_a_concessao_de_subvencoes_sociais_as_entidades_que_menciona_e_da_outras_providencias._pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/320/projet2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_n03_-_dispoe_sobre_a_coordenadoria_municipal_de_protecao_e_defesa_civil_do_municipio_de_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_n04_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_n05_-_dispoe_sobre_a_limpeza_de_terrenos_baldios_particulares_no_municipio_de_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n06_-_dispoe_sobre_a_politica_municipal_atendimento_aos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_n07_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n08_-_dispoe_sobre_a_abertura_de_credito_especial_e_alteracao_da_lei_municipal_n_1.571_2022_e_da_outras_providencia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_n09_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_n10_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_n13_-_autoriza_o_parcelamento_de_debito_do_municipio_de_pequeri_com_a_copasa_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_n14_-_autoriza_o_poder_executivo_a_realizar_o_pagamento_de_valores_devidos_pelo_municipio_referente_a_exercicios_anteriores_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_n16_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n18_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_n19_-_dispoe_sobre_a_participacao_do_municipio_de_pequeri_no_consorcio_intermunicipal_multifinalitario_do_vale_do_paraibuna_-_cimpar_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n20_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/337/projet4.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_complementar_n01_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_complementar_n02_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_944_2003_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/302/projet3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n04_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/304/prce2c1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_n01_-_dispoe_sobre_as_contas_da_prefeitura_municipal_de_pequeri_relativas_ao_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_n02_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._ricardo_domingos_de_andrade_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_decreto_n03_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_jose_henrique_garcia_machado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_n04_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._laerte_virgilio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_decreto_n05_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._rosangelo_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_decreto_n06_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._sebastiao_diogo_padilha_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_decreto_n07_-_concede_titulo_de_cidadao_honorario_pequeriense_a_dra._mirian_tenorio_de_albuquerque_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_decreto_n08_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._marques_jose_de_lima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_decreto_n09_-_concede_titulo_de_cidadao_honorario_pequeriense_a_sra._sonia_maria_rodrigues_calzavara_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_decreto_n10_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._gabriel_vital_bressan_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_decreto_n11_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._marlon_de_souza_raposo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_decreto_n12_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._paulo_marcelo_guimaraes_mendes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_decreto_n13_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._denilson_da_silva_ferraz_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_decreto_n14_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._joao_cozac_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_decreto_n15_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._italo_jose_ribeiro_de_castro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_decreto_n16_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._cristiano_raposo_machado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_decreto_n17_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_dr._humberto_machado_ferreira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_decreto_n18_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_dr._jose_alberto_matias_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_decreto_n19_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._douglas_fernandes_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/296/pr_n01_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/297/prn02-1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/298/pr_n04_-_nomeia_comissao_especial_para_alteracao_do_regimento_interno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_resolucao_05-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_n_01_2023_-_oferta_de_absorventes_higienicos_em_unidades_da_rede_de_atencao_primaria_a_saude_e_nas_escolas_publicas_que_ofertam_anos_finais_do_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_n_02_2023_-_reiteracao_de_pedido_dos_requerimentos_ja_enviados.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_n_03_2023_-_instalacao_dos_geradores_de_energia_da_sala_de_vacinas_do_psf_e_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_n_04_2023_-_contratacao_de_microempreendedores_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/136/requerimento_n_05_2023_-_solicitacao_de_copia_do_contrato_do_processo_licitatorio_das_obras_do_complexo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_n_06_2023_-_preservacao_do_predio_da_escola_municipal_antero_dutra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_no_07_2023_-_asfaltamento_da_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_08_2023_-_solicitacao_de_cumprimento_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_09_2023_-_solicitacao_de_cumprimento_da_lgpd_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_13_2023_-_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_14_2023_-_aparelho_de_raio-x.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_15_2023_-_obras_emwmp.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_16_2023_-_projeto_habitacional_popular.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_17_2023_-_reforma_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_18_2023_-_pagamento_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_19_2023_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_20_2023_-_revisao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_21_2023_-_copias_das_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_22_2023_-_reitera_solicitacao_das_copias_das_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_23_2023_-_solicitacao_da_copia_de_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_01_-_melhorias_salariais_dos_motoristas_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_02_-_fornecimento_de_alimentacao_para_as_plantonistas_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_03_-_iluminacao_na_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_04_-_melhorias_nas_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_05_-_melhorias_no_calcadao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_06_-_recapeamento_asfaltico_da_rua_silvino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_07_-_revitalizacao_do_esquadrao_de_aco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_08_-_ventiladores_na_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_09_-_manutencao_do_loteamento_de_pequeri.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_10_-_soprador_de_folhas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_11_-_solicitacao_dos_municipes_moradores_da_rua_conhecida_como_avenida_liberdade__iluminacao_varricao_recolhimento_de_intulio_que_resulta_no_aparecimento_de_animais_peconhentos..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_12_-_construcao_de_meretas_de_protecao_na_rua_lino_granato.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_13_-_solicita_grade_de_protecao_na_delagacia_de_policia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao_14_-_solicita_medidas_de_protecao_e_seguranca_para_os_agentes_comunitarios..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao_15_-_obras_de_melhorias_e_valorizacao_do_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_16_-_criar_ou_contratar_agente_de_fiscal_de_obra_e_posturas..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_17_-_solicita_atualizacao_do_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/72/indicacao_18_-_pede_a_contratacao_de_vigilantes_para_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/73/indicacao_19_-_pede_a_criacao_de___casa_de_socorro_para_animais_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/74/indicacao_20_-_solicita_a_manutencao_das_cameras_de_filmagens_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_21_-_solicita__estrategias_de_incentivo_e_apoio_ao_comercio..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_22_-_solicita_a_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/77/indicacao_23_-_solicita_manutencoes_e_melhorias_no_bairro_juquinha_de_castro..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao_24_-_solicita_que_sejam_feitas_calcadas_nas_laterais_da_rua_do_trajeto_da_escola_waldomiro_de_m._pinto..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/79/indicacao_25_-_solicita_mais_coletores_de_lixo_e_informacoes_em_cartilhas_ou_folhetos_quanto_aos_dias_e_horarios_de_recolhimento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/80/indicacao_26_-_indica_ao_executivo_a_inclusao_da_ciecias_do_direito_como_tema_complementar_nas_atividades_escolares..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/81/indicacao_27_-_melhorias_no_loteamento_parque_dos_poetas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/82/indicacao_28_-_solicita_calcadas_e_corremaos_na_rua_silvino_rodrigues..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_29_-_pede_que_sejam_estudadas_melhorias_na_rua_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/84/indicacao_30_-_corrimoes_na_igreja_catolica_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/85/indicacao_31_-_solicita_combate_a_dengue..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/86/indicacao_32_-_melhorias_no_refletores_do_campo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/87/indicacao_33_-_solicita_instalacoes_de_placa_de_transito_na_rua_bonerges_dutra..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_34_-_pede_a_canalizacao_da_nascente_acima_da_fazenda_sao_jose_dp_sr._jose_lara..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_35_-_solicita_melhorias_na_rua_victor_victor_b._arantes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/90/indicacao_36_-_cobertura_nos_pontos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/91/indicacao_37_-_melhorias_na_rua_lino_granato.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/92/indicacao_38_-_melhorias_na_quadra_da_nova_pequeri.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/93/indicacao_39_-_reforma_do_telhado_na_estacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/94/indicacao_40_-_melhorias_na_iluminacao_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_41_-_melhorias_na_ubs.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_42_-_revitalizacao_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_43_-_troca_da_grade_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_44_-_manutencao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_45_-_podas_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_46_-_auxilio_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_47_-_implementacao_de_projeto__olho_vivo_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_48_-_conselho_antidrogas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_49_-_protecao_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_50_-_agendamentos_pela_manha_na_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_51_-_organizacao_de_transito_na_escola_municipal_waldomiro_de_magalhaes_pinto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/106/indicacao_52_-_sinalizacao_na_rua_tostes_junior.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/107/indicacao_53_-_placas_para_turistas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/108/indicacao_54_-_pagamento_de_adicional_ao_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/109/indicacao_55_-_cobertura_da_quadra_nova_pequeri.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_56_-_manutencao_de_asfalto_na_rua_boanerges_dutra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/111/indicacao_57_-_manutencao_na_quadra_do_bairro_nova_pequeri_mg.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_58_-_higienizacao_das_caixas_d_agua_dos_orgaos_publicos_de_pequeri_mg.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_59_-_climatizacao_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/114/indicacao_60_-_organizacao_de_transito_na_rua_purificacao_marques_arantes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_61_-_iluminacao_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/116/indicacao_62_-_solicita_melhorias__no_balneario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_aplausos_n_01_2023_-_maestro_jose_alemar_e__banda_municipal_dorival_caymmi_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao_de_aplausos_n_02_2023_-_geraldo_magela_machado_pacheco_e_banda_zeroitocentos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/154/mocao_de_aplausos_n_03_2023_-_padre_jose_custodio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/155/mocao_de_aplausos_n_04_2023_-_guilherme_costa_thiodoro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/156/mocao_de_aplausos_n_05_2023_-_ricardo_ribeiro_e__banda_do_quartinho_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/157/mocao_de_aplausos_n_06_2023_-__diogo_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/158/mocao_de_aplausos_n_07_2023_-_dom_eurico_dos_santos_veloso.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/159/mocao_de_aplausos_n_08_2023_-_pastor_antonio_mariano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/160/mocao_de_aplausos_n_09_2023_-_fusca_cremoso_e_pizzaria_decolo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/161/mocao_de_aplausos_n_10_2023_-_ii_encontro_de_fuscas_e_carros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/163/mocao_de_aplausos_n_11_2023_-_jemg_jogos_escolares_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/164/mocao_de_aplausos_n_12_2023_-_mariana_de_cassia_virgilio_correa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/165/mocao_de_aplausos_n_13_2023_-_marli_calegari.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/166/mocao_de_aplausos_n_14_2023_-_marcus_valerio_germano.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/167/mocao_de_aplausos_n_15_2023_-_reginaine_cristina_feliciano_guedes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/168/mocao_de_aplausos_n_16_2023_-_grupo_lirio_dos_vales.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/169/mocao_de_aplausos_n_17_2023_-_hemerson_salles_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/170/mocao_de_aplausos_n_18_2023_-_padre_dione_cesar_de_oliveira_goulart.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/171/mocao_de_aplausos_n_19_2023_-_alexandre_faustino_da_costa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/172/mocao_de_aplausos_n_20_2023_-_delegacia_de_policia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/173/mocao_de_aplausos_n_22_2023_-_padre_luciano_atanazio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/174/mocao_de_aplausos_n_23_2023_-_adriano_cortes_costa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/175/mocao_de_aplausos_n_24_2023_-_pastor_jose_carlos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/176/mocao_de_aplausos_n_25_2023_-_banco_sicredi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/177/mocao_de_aplausos_n_26_2023_-_escola_municipal__antero_dutra__emad.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/178/mocao_de_aplausos_n_27_2023_-_escola_municipal_waldomiro_magalhaes_pinto_-_equipe_emwmp.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/179/mocao_de_aplausos_n_28_2023_-_jardim_de_infancia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/180/mocao_de_aplausos_n_29_2023_-_micheli_decolo_dias_uniao_faz_a_vida.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/181/mocao_de_aplausos_n_30_2023_-_lourdes_guedes_pires.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/184/mocao_de_pesar_n_01_2023_-_robsn_jose_ribeiro_de_castro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mocao_de_pesar_n_03_2023_-_maria_da_conceicao_ferreira_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/187/mocao_de_pesar_n_04_2023_-_abilio_luiz_pimenta_alves.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/188/mocao_de_pesar_n_05_2023_-_gilmar_torres_daniel.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/189/mocao_de_pesar_n_06_2023_-_maria_jose_ferreira_flora.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/190/mocao_de_pesar_n_07_2023_-_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/191/mocao_de_pesar_n_08_2023_-_marilia_calegari.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/192/mocao_de_pesar_n_09_2023_-_sebastiao_tomaz_ferreira.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/193/mocao_de_pesar_n_10_2023_-_roberto_romualdo_vieira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/196/mocao_de_pesar_n_13_2023_-_divino_faver_de_souza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/197/mocao_de_pesar_n_14_2023_-_luiz_bressan_da_costa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/198/mocao_de_pesar_n_15_2023_-_joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/199/mocao_de_pesar_n_16_2023_-_maria_candida_aparecida.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/200/mocao_de_pesar_n_17_2023_-_silvio_de_melo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/201/mocao_de_pesar_n_18_2023_-_walter_mauricio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/202/mocao_de_pesar_n_19_2023_-_leandro_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/203/mocao_de_pesar_n_20_2023_-_maria_lourdes_serrate_silva.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/204/mocao_de_pesar_n_21_2023_-_ilma_de_oliveira_goulart.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/205/mocao_de_pesar_n_22_2023_-_maria_isabel_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/206/mocao_de_pesar_n_23_2023_-_synval_alvico_costa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/207/mocao_de_pesar_n_24_2023_-_francisco_salles_peres.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/208/mocao_de_pesar_n_25_2023_-_luiz_alves_palmeira.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/209/mocao_de_pesar_n_26_2023_-_jose_tadeu_da_silva.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/210/mocao_de_pesar_n_27_2023_-_dona_astir_virgilio_nassar_cirilo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/211/mocao_de_pesar_n_28_2023_-_dona_dorvina_campos_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/212/mocao_de_pesar_n_29_2023_-_dom_eurico_dos_santos_veloso.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/213/mocao_de_pesar_n_30_2023_-_dona_gabriela_agostinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/214/mocao_de_pesar_n_31_2023_-_joaquim_cruz.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/215/mocao_de_pesar_n_32_2025_-_josue_de_paula.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/216/mocao_de_pesar_n_33_2023_-_dinar_pinto_magri.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/217/mocao_de_pesar_n_34_2023_-_maria_aparecida_expedito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/305/prdba31.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_n02_adriana_-_dispoe_sobre_a_criacao_e_implantacao_do_programa_cultural__musica_na_praca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/307/prccbf1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_n05_fabricio_-_institui_a_semana_municipal_de_prevencao_conscientizacao_e_combate_ao_uso_de_drogas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_n06_fabricio_-_dispoe_sobre_a_divulgacao_no_site_e_redes_socias_da_prefeitura_municipal_de_pequeri_do_detalhamento_da_execucao_das_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/310/pr3dfd1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_n08_-_veda_a_nomeacao_para_cargos_em_comissao_e_funcao_de_confianca_de_pessoas_que_tenham_sido_condenadas_pela_lei_federal_11.340_2006_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_n09_fabricio_-_dispoe_sobre_a_divulgacao_dos_dados_dos_conselhos_municipais_na_pagina_oficial_da_prefeitura_e_camara_municipal_na_internet_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/313/pr78541.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_n12_cleydson_-_institui_a_campanha_permanente_de_educacao_e_combate_a_violencia_contra_a_mulher_no_municipio_de_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/315/prd0081.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/316/projet4.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/317/pr08cb1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_n20_-_denomina-se_o_espaco_publico_inonimado_na_rua_juvenal_ferreira_marques_de_complexo_esportivo_moacir_favero_na_cidade_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_n01_-_dispoe_sobre_a_concessao_de_subvencoes_sociais_as_entidades_que_menciona_e_da_outras_providencias._pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/320/projet2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_n03_-_dispoe_sobre_a_coordenadoria_municipal_de_protecao_e_defesa_civil_do_municipio_de_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_n04_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_n05_-_dispoe_sobre_a_limpeza_de_terrenos_baldios_particulares_no_municipio_de_pequeri_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n06_-_dispoe_sobre_a_politica_municipal_atendimento_aos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_n07_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n08_-_dispoe_sobre_a_abertura_de_credito_especial_e_alteracao_da_lei_municipal_n_1.571_2022_e_da_outras_providencia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_n09_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_n10_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/438/lei_1641_merged_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_n13_-_autoriza_o_parcelamento_de_debito_do_municipio_de_pequeri_com_a_copasa_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_n14_-_autoriza_o_poder_executivo_a_realizar_o_pagamento_de_valores_devidos_pelo_municipio_referente_a_exercicios_anteriores_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_n16_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_17.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n18_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_n19_-_dispoe_sobre_a_participacao_do_municipio_de_pequeri_no_consorcio_intermunicipal_multifinalitario_do_vale_do_paraibuna_-_cimpar_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n20_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/337/projet4.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_complementar_n01_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_complementar_n02_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_944_2003_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/302/projet3.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n04_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/304/prce2c1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/442/emenda_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/443/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/444/emenda_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/445/emenda_4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/446/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/447/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/448/emenda_7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_9.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_n01_-_dispoe_sobre_as_contas_da_prefeitura_municipal_de_pequeri_relativas_ao_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_n02_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._ricardo_domingos_de_andrade_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_decreto_n03_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_jose_henrique_garcia_machado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_n04_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._laerte_virgilio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_decreto_n05_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._rosangelo_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_decreto_n06_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._sebastiao_diogo_padilha_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_decreto_n07_-_concede_titulo_de_cidadao_honorario_pequeriense_a_dra._mirian_tenorio_de_albuquerque_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_decreto_n08_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._marques_jose_de_lima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_decreto_n09_-_concede_titulo_de_cidadao_honorario_pequeriense_a_sra._sonia_maria_rodrigues_calzavara_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_decreto_n10_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._gabriel_vital_bressan_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_decreto_n11_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._marlon_de_souza_raposo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/349/projeto_de_decreto_n12_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._paulo_marcelo_guimaraes_mendes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_decreto_n13_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._denilson_da_silva_ferraz_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/351/projeto_de_decreto_n14_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._joao_cozac_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_decreto_n15_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._italo_jose_ribeiro_de_castro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_decreto_n16_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._cristiano_raposo_machado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_decreto_n17_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_dr._humberto_machado_ferreira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_decreto_n18_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_dr._jose_alberto_matias_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_decreto_n19_-_concede_titulo_de_cidadao_honorario_pequeriense_ao_sr._douglas_fernandes_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/296/pr_n01_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/297/prn02-1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/298/pr_n04_-_nomeia_comissao_especial_para_alteracao_do_regimento_interno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_resolucao_05-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_n_01_2023_-_oferta_de_absorventes_higienicos_em_unidades_da_rede_de_atencao_primaria_a_saude_e_nas_escolas_publicas_que_ofertam_anos_finais_do_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_n_02_2023_-_reiteracao_de_pedido_dos_requerimentos_ja_enviados.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_n_03_2023_-_instalacao_dos_geradores_de_energia_da_sala_de_vacinas_do_psf_e_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_n_04_2023_-_contratacao_de_microempreendedores_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/136/requerimento_n_05_2023_-_solicitacao_de_copia_do_contrato_do_processo_licitatorio_das_obras_do_complexo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_n_06_2023_-_preservacao_do_predio_da_escola_municipal_antero_dutra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_no_07_2023_-_asfaltamento_da_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_08_2023_-_solicitacao_de_cumprimento_de_lei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_09_2023_-_solicitacao_de_cumprimento_da_lgpd_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_13_2023_-_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_14_2023_-_aparelho_de_raio-x.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_15_2023_-_obras_emwmp.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_16_2023_-_projeto_habitacional_popular.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_17_2023_-_reforma_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_18_2023_-_pagamento_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_19_2023_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_20_2023_-_revisao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_21_2023_-_copias_das_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_22_2023_-_reitera_solicitacao_das_copias_das_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_23_2023_-_solicitacao_da_copia_de_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_01_-_melhorias_salariais_dos_motoristas_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_02_-_fornecimento_de_alimentacao_para_as_plantonistas_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_03_-_iluminacao_na_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_04_-_melhorias_nas_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_05_-_melhorias_no_calcadao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_06_-_recapeamento_asfaltico_da_rua_silvino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_07_-_revitalizacao_do_esquadrao_de_aco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_08_-_ventiladores_na_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_09_-_manutencao_do_loteamento_de_pequeri.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_10_-_soprador_de_folhas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_11_-_solicitacao_dos_municipes_moradores_da_rua_conhecida_como_avenida_liberdade__iluminacao_varricao_recolhimento_de_intulio_que_resulta_no_aparecimento_de_animais_peconhentos..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_12_-_construcao_de_meretas_de_protecao_na_rua_lino_granato.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_13_-_solicita_grade_de_protecao_na_delagacia_de_policia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao_14_-_solicita_medidas_de_protecao_e_seguranca_para_os_agentes_comunitarios..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao_15_-_obras_de_melhorias_e_valorizacao_do_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_16_-_criar_ou_contratar_agente_de_fiscal_de_obra_e_posturas..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_17_-_solicita_atualizacao_do_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/72/indicacao_18_-_pede_a_contratacao_de_vigilantes_para_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/73/indicacao_19_-_pede_a_criacao_de___casa_de_socorro_para_animais_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/74/indicacao_20_-_solicita_a_manutencao_das_cameras_de_filmagens_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_21_-_solicita__estrategias_de_incentivo_e_apoio_ao_comercio..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_22_-_solicita_a_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/77/indicacao_23_-_solicita_manutencoes_e_melhorias_no_bairro_juquinha_de_castro..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao_24_-_solicita_que_sejam_feitas_calcadas_nas_laterais_da_rua_do_trajeto_da_escola_waldomiro_de_m._pinto..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/79/indicacao_25_-_solicita_mais_coletores_de_lixo_e_informacoes_em_cartilhas_ou_folhetos_quanto_aos_dias_e_horarios_de_recolhimento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/80/indicacao_26_-_indica_ao_executivo_a_inclusao_da_ciecias_do_direito_como_tema_complementar_nas_atividades_escolares..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/81/indicacao_27_-_melhorias_no_loteamento_parque_dos_poetas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/82/indicacao_28_-_solicita_calcadas_e_corremaos_na_rua_silvino_rodrigues..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_29_-_pede_que_sejam_estudadas_melhorias_na_rua_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/84/indicacao_30_-_corrimoes_na_igreja_catolica_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/85/indicacao_31_-_solicita_combate_a_dengue..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/86/indicacao_32_-_melhorias_no_refletores_do_campo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/87/indicacao_33_-_solicita_instalacoes_de_placa_de_transito_na_rua_bonerges_dutra..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_34_-_pede_a_canalizacao_da_nascente_acima_da_fazenda_sao_jose_dp_sr._jose_lara..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_35_-_solicita_melhorias_na_rua_victor_victor_b._arantes.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/90/indicacao_36_-_cobertura_nos_pontos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/91/indicacao_37_-_melhorias_na_rua_lino_granato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/92/indicacao_38_-_melhorias_na_quadra_da_nova_pequeri.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/93/indicacao_39_-_reforma_do_telhado_na_estacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/94/indicacao_40_-_melhorias_na_iluminacao_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_41_-_melhorias_na_ubs.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_42_-_revitalizacao_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_43_-_troca_da_grade_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_44_-_manutencao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_45_-_podas_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_46_-_auxilio_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_47_-_implementacao_de_projeto__olho_vivo_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_48_-_conselho_antidrogas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_49_-_protecao_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_50_-_agendamentos_pela_manha_na_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_51_-_organizacao_de_transito_na_escola_municipal_waldomiro_de_magalhaes_pinto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/106/indicacao_52_-_sinalizacao_na_rua_tostes_junior.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/107/indicacao_53_-_placas_para_turistas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/108/indicacao_54_-_pagamento_de_adicional_ao_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/109/indicacao_55_-_cobertura_da_quadra_nova_pequeri.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_56_-_manutencao_de_asfalto_na_rua_boanerges_dutra.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/111/indicacao_57_-_manutencao_na_quadra_do_bairro_nova_pequeri_mg.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_58_-_higienizacao_das_caixas_d_agua_dos_orgaos_publicos_de_pequeri_mg.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_59_-_climatizacao_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/114/indicacao_60_-_organizacao_de_transito_na_rua_purificacao_marques_arantes.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_61_-_iluminacao_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/116/indicacao_62_-_solicita_melhorias__no_balneario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_aplausos_n_01_2023_-_maestro_jose_alemar_e__banda_municipal_dorival_caymmi_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao_de_aplausos_n_02_2023_-_geraldo_magela_machado_pacheco_e_banda_zeroitocentos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/154/mocao_de_aplausos_n_03_2023_-_padre_jose_custodio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/155/mocao_de_aplausos_n_04_2023_-_guilherme_costa_thiodoro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/156/mocao_de_aplausos_n_05_2023_-_ricardo_ribeiro_e__banda_do_quartinho_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/157/mocao_de_aplausos_n_06_2023_-__diogo_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/158/mocao_de_aplausos_n_07_2023_-_dom_eurico_dos_santos_veloso.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/159/mocao_de_aplausos_n_08_2023_-_pastor_antonio_mariano.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/160/mocao_de_aplausos_n_09_2023_-_fusca_cremoso_e_pizzaria_decolo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/161/mocao_de_aplausos_n_10_2023_-_ii_encontro_de_fuscas_e_carros.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/163/mocao_de_aplausos_n_11_2023_-_jemg_jogos_escolares_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/164/mocao_de_aplausos_n_12_2023_-_mariana_de_cassia_virgilio_correa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/165/mocao_de_aplausos_n_13_2023_-_marli_calegari.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/166/mocao_de_aplausos_n_14_2023_-_marcus_valerio_germano.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/167/mocao_de_aplausos_n_15_2023_-_reginaine_cristina_feliciano_guedes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/168/mocao_de_aplausos_n_16_2023_-_grupo_lirio_dos_vales.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/169/mocao_de_aplausos_n_17_2023_-_hemerson_salles_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/170/mocao_de_aplausos_n_18_2023_-_padre_dione_cesar_de_oliveira_goulart.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/171/mocao_de_aplausos_n_19_2023_-_alexandre_faustino_da_costa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/172/mocao_de_aplausos_n_20_2023_-_delegacia_de_policia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/486/mocao_de_aplausos_21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/173/mocao_de_aplausos_n_22_2023_-_padre_luciano_atanazio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/174/mocao_de_aplausos_n_23_2023_-_adriano_cortes_costa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/175/mocao_de_aplausos_n_24_2023_-_pastor_jose_carlos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/176/mocao_de_aplausos_n_25_2023_-_banco_sicredi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/177/mocao_de_aplausos_n_26_2023_-_escola_municipal__antero_dutra__emad.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/178/mocao_de_aplausos_n_27_2023_-_escola_municipal_waldomiro_magalhaes_pinto_-_equipe_emwmp.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/179/mocao_de_aplausos_n_28_2023_-_jardim_de_infancia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/180/mocao_de_aplausos_n_29_2023_-_micheli_decolo_dias_uniao_faz_a_vida.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/181/mocao_de_aplausos_n_30_2023_-_lourdes_guedes_pires.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/184/mocao_de_pesar_n_01_2023_-_robsn_jose_ribeiro_de_castro.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mocao_de_pesar_n_03_2023_-_maria_da_conceicao_ferreira_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/187/mocao_de_pesar_n_04_2023_-_abilio_luiz_pimenta_alves.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/188/mocao_de_pesar_n_05_2023_-_gilmar_torres_daniel.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/189/mocao_de_pesar_n_06_2023_-_maria_jose_ferreira_flora.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/190/mocao_de_pesar_n_07_2023_-_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/191/mocao_de_pesar_n_08_2023_-_marilia_calegari.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/192/mocao_de_pesar_n_09_2023_-_sebastiao_tomaz_ferreira.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/193/mocao_de_pesar_n_10_2023_-_roberto_romualdo_vieira.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/196/mocao_de_pesar_n_13_2023_-_divino_faver_de_souza.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/197/mocao_de_pesar_n_14_2023_-_luiz_bressan_da_costa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/198/mocao_de_pesar_n_15_2023_-_joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/199/mocao_de_pesar_n_16_2023_-_maria_candida_aparecida.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/200/mocao_de_pesar_n_17_2023_-_silvio_de_melo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/201/mocao_de_pesar_n_18_2023_-_walter_mauricio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/202/mocao_de_pesar_n_19_2023_-_leandro_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/203/mocao_de_pesar_n_20_2023_-_maria_lourdes_serrate_silva.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/204/mocao_de_pesar_n_21_2023_-_ilma_de_oliveira_goulart.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/205/mocao_de_pesar_n_22_2023_-_maria_isabel_jorge.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/206/mocao_de_pesar_n_23_2023_-_synval_alvico_costa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/207/mocao_de_pesar_n_24_2023_-_francisco_salles_peres.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/208/mocao_de_pesar_n_25_2023_-_luiz_alves_palmeira.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/209/mocao_de_pesar_n_26_2023_-_jose_tadeu_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/210/mocao_de_pesar_n_27_2023_-_dona_astir_virgilio_nassar_cirilo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/211/mocao_de_pesar_n_28_2023_-_dona_dorvina_campos_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/212/mocao_de_pesar_n_29_2023_-_dom_eurico_dos_santos_veloso.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/213/mocao_de_pesar_n_30_2023_-_dona_gabriela_agostinho.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/214/mocao_de_pesar_n_31_2023_-_joaquim_cruz.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/215/mocao_de_pesar_n_32_2025_-_josue_de_paula.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/216/mocao_de_pesar_n_33_2023_-_dinar_pinto_magri.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2023/217/mocao_de_pesar_n_34_2023_-_maria_aparecida_expedito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H207"/>
+  <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2721,181 +2841,181 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
@@ -2903,5028 +3023,5434 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" t="s">
+        <v>84</v>
+      </c>
+      <c r="F19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F21" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>44</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F29" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H30" t="s">
-        <v>88</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E33" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H33" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F34" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F35" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>140</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F36" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F37" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>146</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E38" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H38" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>149</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F40" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H40" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H41" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" t="s">
+        <v>154</v>
+      </c>
+      <c r="E43" t="s">
+        <v>155</v>
+      </c>
+      <c r="F43" t="s">
+        <v>85</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B43" t="s">
-[...14 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D44" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44" t="s">
+        <v>155</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B44" t="s">
-[...14 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
         <v>171</v>
       </c>
-      <c r="B45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="F45" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="H45" t="s">
         <v>173</v>
+      </c>
+      <c r="H45">
+        <f>&gt; Saúde Cirurgía de Média Complexidade R$ 15.334,50
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>174</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="E46" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H46" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>177</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D47" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="E47" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="H47" t="s">
-        <v>179</v>
+      <c r="H47">
+        <f>&gt; 50% saúde Santa Casa de Misericórdia de Mar de Espanha R$ 15.334,50
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334.50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>179</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" t="s">
+        <v>171</v>
+      </c>
+      <c r="E48" t="s">
+        <v>172</v>
+      </c>
+      <c r="F48" t="s">
         <v>180</v>
       </c>
-      <c r="B48" t="s">
-[...11 lines deleted...]
-      <c r="F48" t="s">
+      <c r="G48" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G48" s="1" t="s">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="H48">
+        <f>&gt; 50% Valor R$ 12.334,50 para adequação da sala para instalação do raio x dentário. Valor R$ 3.000,00, dividido em 12 parcelas de 250,00 para compra de brindes de incentivo nas campanhas do posto de saúde. Cada parcela de R$ 250,00 deverá ser usada durante o ano de 2024, conforme anexo.
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334.50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" t="s">
+        <v>172</v>
+      </c>
+      <c r="F49" t="s">
+        <v>183</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B49" t="s">
-[...18 lines deleted...]
-        <v>186</v>
+      <c r="H49">
+        <f>&gt;50% saúde Medicação básica Farmácia Popular R$ 15.334,50
+=&gt; 50% Livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>185</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" t="s">
+        <v>171</v>
+      </c>
+      <c r="E50" t="s">
+        <v>172</v>
+      </c>
+      <c r="F50" t="s">
+        <v>186</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B50" t="s">
-[...18 lines deleted...]
-        <v>190</v>
+      <c r="H50">
+        <f>&gt; 50% saúde Exames laboratoriais simples R$ 15.334,50
+=&gt; 50% Livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D51" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="E51" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="F51" t="s">
-        <v>188</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>189</v>
+      </c>
+      <c r="H51">
+        <f>&gt; 50% média complexidade R$ 15.334,50
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="D52" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="E52" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="F52" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>192</v>
+      </c>
+      <c r="H52">
+        <f>&gt; 50% saúde Exames laboratoriais simples R$ 15.334,50
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D53" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="E53" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="F53" t="s">
+        <v>194</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="G53" s="1" t="s">
-[...3 lines deleted...]
-        <v>200</v>
+      <c r="H53">
+        <f>&gt; 50% saúde Pequenas Cirurgias R$ 15.334,50
+=&gt; 50% livre Implantação de câmeras de segurança na cidade. R$ 15.334,50</f>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="E54" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="F54" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="H54" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="E55" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="G55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="E56" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="F56" t="s">
-        <v>54</v>
+        <v>186</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H56" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="E57" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="F57" t="s">
-        <v>54</v>
+        <v>186</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="H57" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="E58" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="H58" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D59" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="E59" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="F59" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="H59" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D60" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="E60" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="F60" t="s">
-        <v>221</v>
+        <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="H60" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="D61" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="E61" t="s">
+        <v>198</v>
+      </c>
+      <c r="F61" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="F61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="E62" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="H62" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="D63" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E63" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F63" t="s">
-        <v>23</v>
+        <v>180</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="H63" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D64" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E64" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>194</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="H64" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D65" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E65" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F65" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="H65" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="D66" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E66" t="s">
+        <v>198</v>
+      </c>
+      <c r="F66" t="s">
+        <v>191</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="F66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="D67" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E67" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F67" t="s">
-        <v>23</v>
+        <v>191</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="H67" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="D68" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E68" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>183</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="H68" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D69" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E69" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F69" t="s">
-        <v>23</v>
+        <v>183</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="H69" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>133</v>
       </c>
       <c r="D70" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E70" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F70" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="H70" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="D71" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E71" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F71" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="H71" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="D72" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E72" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="F72" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="H72" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E73" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>258</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="H73" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E74" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="F74" t="s">
-        <v>18</v>
+        <v>258</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="H74" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="D75" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E75" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="F75" t="s">
-        <v>18</v>
+        <v>258</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="H75" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>32</v>
       </c>
       <c r="D76" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E76" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="F76" t="s">
-        <v>23</v>
+        <v>258</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H76" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E77" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="F77" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="H77" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E78" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H78" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="D79" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E79" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="H79" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>287</v>
+        <v>27</v>
       </c>
       <c r="D80" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E80" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="F80" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="H80" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>291</v>
+        <v>32</v>
       </c>
       <c r="D81" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E81" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="F81" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="H81" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>295</v>
+        <v>36</v>
       </c>
       <c r="D82" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E82" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="H82" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D83" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E83" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F83" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="H83" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D84" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E84" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F84" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H84" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D85" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E85" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="H85" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="D86" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E86" t="s">
+        <v>272</v>
+      </c>
+      <c r="F86" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="F86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H86" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="D87" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E87" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F87" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="H87" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="D88" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E88" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="H88" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D89" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E89" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F89" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="H89" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>133</v>
       </c>
       <c r="D90" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E90" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F90" t="s">
-        <v>162</v>
+        <v>23</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="H90" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="D91" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E91" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F91" t="s">
-        <v>162</v>
+        <v>23</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="H91" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="D92" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E92" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F92" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="H92" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="D93" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E93" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F93" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="H93" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D94" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E94" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F94" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="H94" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>111</v>
+        <v>327</v>
       </c>
       <c r="D95" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E95" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F95" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="H95" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>58</v>
+        <v>331</v>
       </c>
       <c r="D96" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="E96" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="F96" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="H96" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E97" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F97" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="H97" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E98" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F98" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="H98" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="D99" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E99" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F99" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="H99" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="D100" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E100" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F100" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="H100" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="D101" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E101" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F101" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H101" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="D102" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E102" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F102" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="H102" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>287</v>
+        <v>40</v>
       </c>
       <c r="D103" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E103" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F103" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="H103" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="D104" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E104" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F104" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="H104" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>295</v>
+        <v>49</v>
       </c>
       <c r="D105" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E105" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F105" t="s">
-        <v>18</v>
+        <v>186</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H105" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="D106" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E106" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="H106" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>373</v>
+        <v>53</v>
       </c>
       <c r="D107" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E107" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="H107" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>377</v>
+        <v>58</v>
       </c>
       <c r="D108" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E108" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="H108" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>381</v>
+        <v>63</v>
       </c>
       <c r="D109" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E109" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F109" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="H109" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>385</v>
+        <v>67</v>
       </c>
       <c r="D110" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E110" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F110" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="H110" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>389</v>
+        <v>71</v>
       </c>
       <c r="D111" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E111" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F111" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="H111" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>393</v>
+        <v>75</v>
       </c>
       <c r="D112" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E112" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F112" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="H112" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>397</v>
+        <v>133</v>
       </c>
       <c r="D113" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E113" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="H113" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>401</v>
+        <v>137</v>
       </c>
       <c r="D114" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E114" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F114" t="s">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="H114" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>405</v>
+        <v>140</v>
       </c>
       <c r="D115" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E115" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F115" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="H115" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>409</v>
+        <v>79</v>
       </c>
       <c r="D116" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E116" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F116" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="H116" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>413</v>
+        <v>146</v>
       </c>
       <c r="D117" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E117" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F117" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="H117" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>417</v>
+        <v>327</v>
       </c>
       <c r="D118" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E118" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F118" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="H118" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>421</v>
+        <v>331</v>
       </c>
       <c r="D119" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E119" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F119" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>422</v>
+        <v>403</v>
       </c>
       <c r="H119" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>425</v>
+        <v>150</v>
       </c>
       <c r="D120" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E120" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F120" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="H120" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>428</v>
+        <v>408</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="D121" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E121" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F121" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="H121" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="D122" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E122" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F122" t="s">
-        <v>202</v>
+        <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
       <c r="H122" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
       <c r="D123" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E123" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>438</v>
+        <v>418</v>
       </c>
       <c r="H123" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>441</v>
+        <v>421</v>
       </c>
       <c r="D124" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E124" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F124" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
       <c r="H124" t="s">
-        <v>443</v>
+        <v>423</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>444</v>
+        <v>424</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>445</v>
+        <v>425</v>
       </c>
       <c r="D125" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E125" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F125" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
       <c r="H125" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="D126" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E126" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="H126" t="s">
-        <v>451</v>
+        <v>431</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
       <c r="D127" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E127" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F127" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="H127" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>457</v>
+        <v>437</v>
       </c>
       <c r="D128" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E128" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F128" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="H128" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
       <c r="D129" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E129" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F129" t="s">
-        <v>23</v>
+        <v>186</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="H129" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="D130" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E130" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="H130" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
       <c r="D131" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E131" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>470</v>
+        <v>450</v>
       </c>
       <c r="H131" t="s">
-        <v>471</v>
+        <v>451</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="D132" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E132" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F132" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
       <c r="H132" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>476</v>
+        <v>456</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>477</v>
+        <v>457</v>
       </c>
       <c r="D133" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E133" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="H133" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>480</v>
+        <v>460</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="D134" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E134" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F134" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>482</v>
+        <v>462</v>
       </c>
       <c r="H134" t="s">
-        <v>483</v>
+        <v>463</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>485</v>
+        <v>465</v>
       </c>
       <c r="D135" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E135" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F135" t="s">
-        <v>18</v>
+        <v>186</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>486</v>
+        <v>466</v>
       </c>
       <c r="H135" t="s">
-        <v>487</v>
+        <v>467</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>489</v>
+        <v>469</v>
       </c>
       <c r="D136" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E136" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F136" t="s">
-        <v>23</v>
+        <v>183</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
       <c r="H136" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>298</v>
+        <v>473</v>
       </c>
       <c r="D137" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E137" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F137" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
       <c r="H137" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>303</v>
+        <v>477</v>
       </c>
       <c r="D138" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E138" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F138" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="H138" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>498</v>
+        <v>480</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>306</v>
+        <v>481</v>
       </c>
       <c r="D139" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E139" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F139" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="H139" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>309</v>
+        <v>485</v>
       </c>
       <c r="D140" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E140" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F140" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="H140" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>312</v>
+        <v>489</v>
       </c>
       <c r="D141" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E141" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F141" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="H141" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>315</v>
+        <v>493</v>
       </c>
       <c r="D142" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E142" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F142" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="H142" t="s">
-        <v>509</v>
+        <v>495</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>510</v>
+        <v>496</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>318</v>
+        <v>497</v>
       </c>
       <c r="D143" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E143" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F143" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="H143" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>321</v>
+        <v>501</v>
       </c>
       <c r="D144" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E144" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F144" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="H144" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>505</v>
       </c>
       <c r="D145" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E145" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F145" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="H145" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>17</v>
+        <v>509</v>
       </c>
       <c r="D146" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E146" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F146" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="H146" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>22</v>
+        <v>513</v>
       </c>
       <c r="D147" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E147" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F147" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="H147" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>86</v>
+        <v>517</v>
       </c>
       <c r="D148" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E148" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="H148" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>27</v>
+        <v>521</v>
       </c>
       <c r="D149" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E149" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F149" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="H149" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>31</v>
+        <v>525</v>
       </c>
       <c r="D150" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E150" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="H150" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>334</v>
       </c>
       <c r="D151" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E151" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F151" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="H151" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>339</v>
       </c>
       <c r="D152" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E152" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F152" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="H152" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>44</v>
+        <v>342</v>
       </c>
       <c r="D153" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E153" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F153" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="H153" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>105</v>
+        <v>345</v>
       </c>
       <c r="D154" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E154" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F154" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="H154" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>48</v>
+        <v>348</v>
       </c>
       <c r="D155" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E155" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F155" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="H155" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>53</v>
+        <v>351</v>
       </c>
       <c r="D156" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E156" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F156" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="H156" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>111</v>
+        <v>354</v>
       </c>
       <c r="D157" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E157" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F157" t="s">
         <v>18</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="H157" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>58</v>
+        <v>357</v>
       </c>
       <c r="D158" t="s">
-        <v>517</v>
+        <v>335</v>
       </c>
       <c r="E158" t="s">
-        <v>518</v>
+        <v>336</v>
       </c>
       <c r="F158" t="s">
         <v>18</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="H158" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E159" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F159" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="H159" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D160" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E160" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F160" t="s">
         <v>18</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="H160" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="D161" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E161" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F161" t="s">
         <v>18</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="H161" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="D162" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E162" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F162" t="s">
         <v>18</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="H162" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="D163" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E163" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F163" t="s">
         <v>18</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="H163" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="D164" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E164" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="H164" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="D165" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E165" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F165" t="s">
         <v>18</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="H165" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>295</v>
+        <v>44</v>
       </c>
       <c r="D166" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E166" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F166" t="s">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="H166" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="D167" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E167" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F167" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="H167" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>373</v>
+        <v>113</v>
       </c>
       <c r="D168" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E168" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F168" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="H168" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>377</v>
+        <v>53</v>
       </c>
       <c r="D169" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E169" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F169" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="H169" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>381</v>
+        <v>58</v>
       </c>
       <c r="D170" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E170" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F170" t="s">
-        <v>195</v>
+        <v>18</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="H170" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>385</v>
+        <v>63</v>
       </c>
       <c r="D171" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E171" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F171" t="s">
         <v>18</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="H171" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>389</v>
+        <v>67</v>
       </c>
       <c r="D172" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E172" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F172" t="s">
         <v>18</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="H172" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>393</v>
+        <v>71</v>
       </c>
       <c r="D173" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E173" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="F173" t="s">
         <v>18</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="H173" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D174" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E174" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F174" t="s">
+        <v>18</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="H174" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="D175" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E175" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F175" t="s">
+        <v>18</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>108</v>
+        <v>603</v>
       </c>
       <c r="H175" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="D176" t="s">
+        <v>553</v>
+      </c>
+      <c r="E176" t="s">
+        <v>554</v>
+      </c>
+      <c r="F176" t="s">
+        <v>18</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="E176" t="s">
+      <c r="H176" t="s">
         <v>607</v>
-      </c>
-[...4 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>86</v>
+        <v>140</v>
       </c>
       <c r="D177" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E177" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F177" t="s">
+        <v>18</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="H177" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="D178" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E178" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="H178" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>31</v>
+        <v>146</v>
       </c>
       <c r="D179" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E179" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F179" t="s">
+        <v>45</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="H179" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>35</v>
+        <v>327</v>
       </c>
       <c r="D180" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E180" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F180" t="s">
+        <v>18</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="H180" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>39</v>
+        <v>331</v>
       </c>
       <c r="D181" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E181" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F181" t="s">
+        <v>194</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="H181" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="D182" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E182" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F182" t="s">
+        <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="H182" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>105</v>
+        <v>409</v>
       </c>
       <c r="D183" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E183" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F183" t="s">
+        <v>191</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="H183" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>48</v>
+        <v>413</v>
       </c>
       <c r="D184" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E184" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F184" t="s">
+        <v>191</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>108</v>
+        <v>630</v>
       </c>
       <c r="H184" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>53</v>
+        <v>417</v>
       </c>
       <c r="D185" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E185" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F185" t="s">
+        <v>191</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>108</v>
+        <v>633</v>
       </c>
       <c r="H185" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>111</v>
+        <v>421</v>
       </c>
       <c r="D186" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E186" t="s">
-        <v>607</v>
+        <v>554</v>
       </c>
       <c r="F186" t="s">
         <v>18</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="H186" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>58</v>
+        <v>425</v>
       </c>
       <c r="D187" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E187" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F187" t="s">
+        <v>18</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="H187" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>62</v>
+        <v>429</v>
       </c>
       <c r="D188" t="s">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="E188" t="s">
-        <v>607</v>
+        <v>554</v>
+      </c>
+      <c r="F188" t="s">
+        <v>18</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="H188" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D189" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E189" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="H189" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="D190" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E190" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>653</v>
+        <v>119</v>
       </c>
       <c r="H190" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="D191" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E191" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="H191" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="D192" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E192" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="H192" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="D193" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E193" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="H193" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>287</v>
+        <v>36</v>
       </c>
       <c r="D194" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E194" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="H194" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="D195" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E195" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="H195" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>295</v>
+        <v>44</v>
       </c>
       <c r="D196" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E196" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="H196" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="D197" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E197" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="H197" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>373</v>
+        <v>113</v>
       </c>
       <c r="D198" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E198" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="H198" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>377</v>
+        <v>53</v>
       </c>
       <c r="D199" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E199" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>680</v>
+        <v>119</v>
       </c>
       <c r="H199" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>381</v>
+        <v>58</v>
       </c>
       <c r="D200" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E200" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>683</v>
+        <v>119</v>
       </c>
       <c r="H200" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>385</v>
+        <v>63</v>
       </c>
       <c r="D201" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E201" t="s">
-        <v>607</v>
+        <v>646</v>
+      </c>
+      <c r="F201" t="s">
+        <v>18</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="H201" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>389</v>
+        <v>67</v>
       </c>
       <c r="D202" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E202" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="H202" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>393</v>
+        <v>71</v>
       </c>
       <c r="D203" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E203" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="H203" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>397</v>
+        <v>75</v>
       </c>
       <c r="D204" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E204" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="H204" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>401</v>
+        <v>133</v>
       </c>
       <c r="D205" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E205" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="H205" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>405</v>
+        <v>137</v>
       </c>
       <c r="D206" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="E206" t="s">
-        <v>607</v>
+        <v>646</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="H206" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>697</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>140</v>
+      </c>
+      <c r="D207" t="s">
+        <v>645</v>
+      </c>
+      <c r="E207" t="s">
+        <v>646</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H207" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>700</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>79</v>
+      </c>
+      <c r="D208" t="s">
+        <v>645</v>
+      </c>
+      <c r="E208" t="s">
+        <v>646</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H208" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
         <v>703</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>146</v>
+      </c>
+      <c r="D209" t="s">
+        <v>645</v>
+      </c>
+      <c r="E209" t="s">
+        <v>646</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H209" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>706</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>327</v>
+      </c>
+      <c r="D210" t="s">
+        <v>645</v>
+      </c>
+      <c r="E210" t="s">
+        <v>646</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H210" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>709</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>331</v>
+      </c>
+      <c r="D211" t="s">
+        <v>645</v>
+      </c>
+      <c r="E211" t="s">
+        <v>646</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H211" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>712</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>150</v>
+      </c>
+      <c r="D212" t="s">
+        <v>645</v>
+      </c>
+      <c r="E212" t="s">
+        <v>646</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H212" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>715</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
         <v>409</v>
       </c>
-      <c r="D207" t="s">
-[...9 lines deleted...]
-        <v>705</v>
+      <c r="D213" t="s">
+        <v>645</v>
+      </c>
+      <c r="E213" t="s">
+        <v>646</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H213" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>718</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>413</v>
+      </c>
+      <c r="D214" t="s">
+        <v>645</v>
+      </c>
+      <c r="E214" t="s">
+        <v>646</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H214" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>721</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>417</v>
+      </c>
+      <c r="D215" t="s">
+        <v>645</v>
+      </c>
+      <c r="E215" t="s">
+        <v>646</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H215" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>724</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>421</v>
+      </c>
+      <c r="D216" t="s">
+        <v>645</v>
+      </c>
+      <c r="E216" t="s">
+        <v>646</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H216" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>727</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>425</v>
+      </c>
+      <c r="D217" t="s">
+        <v>645</v>
+      </c>
+      <c r="E217" t="s">
+        <v>646</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H217" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>730</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>429</v>
+      </c>
+      <c r="D218" t="s">
+        <v>645</v>
+      </c>
+      <c r="E218" t="s">
+        <v>646</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H218" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>733</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>433</v>
+      </c>
+      <c r="D219" t="s">
+        <v>645</v>
+      </c>
+      <c r="E219" t="s">
+        <v>646</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H219" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>736</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>437</v>
+      </c>
+      <c r="D220" t="s">
+        <v>645</v>
+      </c>
+      <c r="E220" t="s">
+        <v>646</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H220" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>739</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>441</v>
+      </c>
+      <c r="D221" t="s">
+        <v>645</v>
+      </c>
+      <c r="E221" t="s">
+        <v>646</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H221" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>742</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>445</v>
+      </c>
+      <c r="D222" t="s">
+        <v>645</v>
+      </c>
+      <c r="E222" t="s">
+        <v>646</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H222" t="s">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8091,50 +8617,65 @@
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>