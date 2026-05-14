--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -10,122 +10,125 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>268</t>
+    <t>497</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
+    <t>Adriana Martins Arruda, Cleydson Silva Ângelo, Fabrício Costa Garcia, Jair dos Santos de Andrade, Jairo Alves da Silva, João Marcos Vieira Da Cruz, Sandro Lopes Sevaroli, Vicente dos Reis Vieira Lobo, Washington Luiz Pires Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Fixa os subsídios do Prefeito, Vice-Prefeito, Vereadores, Secretários, Coordenadores ou equivalentes, para o período da Legislatura de 2025 à 2028</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
     <t>Vicente dos Reis Vieira Lobo</t>
   </si>
   <si>
-    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_n01_vicente_-_institui_como_cidade_irmas_os_municipios_de_pequeri_e_maripa_de_minas_e_da_outras_providencias.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_n02_vicente_-_institui_como_cidade_irmas_os_municipios_de_pequeri_e_tabuleiro_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO CIDADE IRMĀS OS MUNICÍPIOS DE PEQUERI E TABULEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adriana Martins Arruda</t>
   </si>
   <si>
-    <t>http://sapl.pequeri.mg.leg.br/media/</t>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_n03_adriana_-_denomina-se_o_espaco_publico_inominado_de__travessa_dimas_monteiro_de_oliveira_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina-se o espaço público inominado de "Travessa Dimas Monteiro de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_n04_adriana_declara_patrimonio_cultural_de_natureza_imaterial_do_municipio_de_pequeri_o__desfile_civico_e_cultural_em_homenagem_a_independencia_do_brasil__e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural de Natureza Imaterial do Município de Pequeri, o "Desfile Cívico e Cultural em homenagem a Independência do Brasil" e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_n05_adriana_-_institui_a_semana_de_visitacao_as_fabricas_empresas_e_similares_nos_projetos_pedagogicos_das_escolas_e_da_outras_providencias.pdf</t>
   </si>
@@ -300,69 +303,198 @@
   <si>
     <t>Estima receita e fixa despesa do Municipio de Pequeri para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n16_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>PLC</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Complementar</t>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_complementar_n01_-_estabelece_criterios_excepcionais_para_a_quitacao_dos_debitos_de_natureza_tributaria_e_nao_tributaria_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Estabelece Critérios Excepcionais Para a Quitação dos Débitos de Natureza Tributária e Não Tributária e dá outras providências</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_complementar_n02_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n° 1.126/2009 e dá outras providências</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/451/emenda_1_2024.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva R$ 31.558,37: _x000D_
+Saúde 100% SOC CARIDADE DE MAR DE ESPANHA STA CASA MISERICÓRDIA</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>Fabrício Costa Garcia</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/452/emenda_2_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde ASSOCIACAO DE CARIDADE SAO JOSE DE BICAS (hospital) R$ 15.779,25_x000D_
+_x000D_
+50% Abrigo São Vicente de Paulo Mar de Espanha R$ 15.79,25</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>Cleydson Silva Ângelo</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/453/emenda_3_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% livre reforma, ampliação e cobertura da quadra, localizada no Bairro Nova Pequeri =&gt; R$ 15.779,25_x000D_
+_x000D_
+50% Saúde Cirurgias de média e alta complexidade =&gt; R$ 15.779,25</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>Jair dos Santos de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/454/emenda_4_2024.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva R$ 31.558,37:_x000D_
+_x000D_
+100% ASCOMCER HOSPITAL INSTITUIÇÃO FILANTRÓPICA SEM FINS LUCRATIVOS LOCALIZADA EM JUIZ DE FORA.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>Jairo Alves da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_5_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde compra de um carro para pacientes de hemodiálise =&gt; R$ 15.779,25_x000D_
+_x000D_
+Livre reforma, ampliação e cobertura da quadra, localizada no Bairro Nova Pequeri =&gt; R$ 10.779,25_x000D_
+_x000D_
+Compra de ração e medicamentos para animais de ruas =&gt; R$ 5.000,00</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>João Marcos Vieira Da Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/456/emenda_6_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde Compra de um carro para pacientes do hemodiálise =&gt; R$ 15.779,25_x000D_
+_x000D_
+50% livre reforma, apliação e cobertura da quadra, localizada no Bairro Nova Pequeri =&gt; R$ 15.779,25</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>Sandro Lopes Sevaroli</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/457/emenda_7_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde compra de um carro para pacientes de hemodiálise =&gt; R$ 15.779,25_x000D_
+_x000D_
+50% livre reforma, ampliação e cobertura de quadra, localizada no Bairro Nova Pequeri =&gt; R$ 10.779,25_x000D_
+_x000D_
+Compra de ração e medicamentos para animais de ruas =&gt; R$ 5.000,00</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/458/emenda_8_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde compra de um carro para pacientes de hemodiálise =&gt; R$ 15.779,25_x000D_
+_x000D_
+50% livre reforma, ampliação e cobertura da quadra, localizada no Bairro Nova Pequeri =&gt; R$ 15.779,25</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>Washington Luiz Pires Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/459/emenda_9_2024.pdf</t>
+  </si>
+  <si>
+    <t>50% saúde compra de um carro para pacientes de hemodiálise  =&gt; R$ 15.779,25_x000D_
+_x000D_
+50% livre de reforma, ampliação e cobertura da quadra, localizada no Bairro Nova Pequeri =&gt; R$ 15.779,25</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Sandro Lopes Sevaroli, Adriana Martins Arruda, Cleydson Silva Ângelo, Fabrício Costa Garcia, Jair dos Santos de Andrade, Jairo Alves da Silva, João Marcos Vieira Da Cruz, Vicente dos Reis Vieira Lobo, Washington Luiz Pires Rocha</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pr_n01_-_dispoe_sobre_a_recomposicao_salarial_anual_dos_subsidios_dos_vereadores_nos_termos_do_art._37_inciso_x_da_constituicao_federal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL ANUAL DOS SUBSÍDIOS DOS VEREADORES NOS TERMOS D0 ART. 37 INCISO X, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/294/prn02-1.pdf</t>
   </si>
@@ -387,53 +519,50 @@
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_01_2024_-_equipamento_tecnologico_emwmp.pdf</t>
   </si>
   <si>
     <t>Integra as atribuições do vereador o exercício da função fiscalizadora e diante disso a vereadora Adriana M. Arruda, com assento nesta casa legislativa, na forma regimental, vem requerer a V. Excelência no sentido de que após aprovação no plenário, seja enviado ao Exmo. Sr. Prefeito, o presente requerimento solicitando resposta e providências para seguintes fatos:_x000D_
 - Porque não houve interesse em atender as urgentes necessidades tecnológicas nesta Era de Modernidade e de_x000D_
 I.A em adquirir os novos e tão necessários computadores para as Escola M. Waldomiro M. Pinto?_x000D_
 - Por que ainda se encontra desativada a sala onde funcionava o Laboratório de Informática?</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_02_2024_-_obras_emwmp.pdf</t>
   </si>
   <si>
     <t>Integra as atribuições do vereador o exercício da função fiscalizadora e diante disso a vereadora Adriana M. Arruda, com assento nesta casa legislativa, na forma regimental, vem requerer a V. Excelência no sentido de que após aprovação no plenário, seja enviado ao Exmo. Sr. Prefeito, o presente requerimento solicitando providências para seguintes fatos:_x000D_
 Porque os atrasos para finalização das obras na Escola Waldomiro com prazo previsto para o_x000D_
 término na data de 30-11-22? Tem previsão de término dessas obras? Existe ou não a possibilidade de se aumentar o número de trabalhadores para agilizar o término das obras?</t>
   </si>
   <si>
     <t>131</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cleydson Silva Ângelo</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_03_2024_-_apuracao_de_irregularidades_secretaria_de_promocao_social.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, com assento nesta Casa Legislativa, na forma regimental e em com fulcro nos Artigos 19° e 20° da Lei Orgânica Municipal, vem requerer de V.Excelência que, após aprovação do plenário, seja enviado ao Ilma. Sra. Joelma Alves da Silva Francisco, Secretária de Promoção Social, CONVOCAÇÃO para que, pessoalmente, em data a ser definida pelo plenário, possa prestar esclarecimentos a respeito das ações da pasta que lidera. Conforme preceitua o Artigo 20° de nossa Lei Orgânica Municipal, informo que o assunto a ser discutido com a Secretária de Promoção Social, rodeiam temas que permeiam as ações e condutas da Secretaria, CRAS e Conselho Tutelar, tais como: concessão de benefícios eventuais, funcionamento dos grupos de convivência, execução fiscal, contratação de pessoal e assessoria, diárias, CADÚNICO e viagens oficiais.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_01_2024_-_parquinho_municipal.pdf</t>
   </si>
   <si>
     <t>Ο parquinho municipal tem sido motivo de preocupação para os moradores devido a diversos problemas que têm sido observados e relatados. Entre as principais questões estão: Muitos dos brinquedos estão quebrados ou apresentam risco de acidentes para as crianças que frequentam o local. O parquinho não tem recebido a manutenção adequada, resultando em degradação das estruturas e espaços destinados ao lazer. A ausência de medidas de segurança, como cercas e supervisão adequada, coloca em risco a integridade física das crianças. O local tem sido negligenciado quanto à limpeza, tornando-se um ambiente insalubre para as crianças e seus acompanhantes. Diante da gravidade dessas questões, torna-se imprescindível que sejam tomadas medidas urgentes para solucionar os problemas e garantir um espaço seguro e adequado para o lazer das crianças. Por isso, é necessário que este assunto seja discutido na Câmara Municipal, possibilitando  uma açãoimediata e eficaz por parte das autoridades competentes.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
@@ -556,84 +685,98 @@
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/54/indicacao_n_10_2024_-_revitalizacao_da_quadra_emwmp.pdf</t>
   </si>
   <si>
     <t>A vereadora Adriana M. Arruda, com assento nesta casa legislativa, na forma regimental, vem a V._x000D_
 Excelência no sentido de que após lida no plenário, seja enviado ao Exmo. Sr. Prefeito a presente indicação_x000D_
 para que sejam realizadas melhorias na Escola M. Waldomiro M. Pinto, na qual em visita a esta instituição_x000D_
 percebi que são muito necessárias:_x000D_
 - revitalização da quadra que necessita de rede de contenção de bolas, telas, novas pinturas no piso e_x000D_
 arquibancada, melhorias no alambrado, muitas goteiras na cobertura, falta de calhas nas laterais, podas_x000D_
 nas laterais entre outras necessidades nesta Praça de Esporte muito bonita e muito utilizada pelos alunos._x000D_
 - sugere-se também a revitalização da horta que antigamente abastecia fartamente outras escolas do nosso_x000D_
 município._x000D_
 - que em breve oportunidade possa construir muro na lateral da escola (lado direto da entrada da escola no_x000D_
 segundo pavilhão).</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>Washington Luiz Pires Rocha</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_n_01_2024_-_bloco_do_refugo.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio da Moção de Aplausos para os criadores e organizadores do Bloco Refugo, sendo eles: Fernando de Souza Felizardo, Maurício Lessa de Oliveira e Ricardo Elias de Faria.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_n_02_2024_-_gerseia_matos_mendonca_de_oliveira.pdf</t>
   </si>
   <si>
     <t>A vereadora Adriana Martins Arruda e demais vereadores que abaixo subscrevem, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para a psicóloga Sra. GERSÉIA MATOS MENDONÇA DE OLIVEIRA Servidora Pública do Munícipio de Pequeri.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_n_03_2024_-_josilene_cavalcante_pereira.pdf</t>
   </si>
   <si>
     <t>A Vereadora ADRIANA MARTINS ARRUDA e demais vereadores que abaixo subscrevem, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para JOSILENE CAVALCANTE PEREIRA - 2º Sargento da Policia Militar de MG - na cidade de Pouso Alegre. Josilene é filha de José Malaquias Pereira e Ivoneide Leila Cavalcante Pereira</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_n_04_2024_-_hudson_machado_moreira.pdf</t>
   </si>
   <si>
     <t>A Vereadora ADRIANA MARTINS ARRUDA e demais vereadores que abaixo subscrevem, vem nos termos regimentais desta Augusta Casa de Leis após anuência do plenário, requerer a Vossa Excelência o envio de Moção de Aplausos para o TENENTE- CORONEL DO EXÉRCITO BRASILEIRO, Sr. HUDSON MACHADO MOREIRA, filho de Maria de Fátima Machado Moreira e Lamartine Lúcio Moreira.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>MOA</t>
+  </si>
+  <si>
+    <t>Moção de Apoio</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/484/mocao_de_apoio_n_01_2024_-_constituicao_do_estado_de_minas_gerais.pdf</t>
+  </si>
+  <si>
+    <t>0 vereador que este subscreve requer a V. Exa., nos termos do Art.106 do Regimento Interno, a presente MOÇÃO DE APOIO à Proposta de Emenda à_x000D_
+Constituição do Estado de Minas Gerais que dá nova redação ao caput do art. 24 da Carta Magna Estadual e acrescenta os SS11 е 12 ao mesmo_x000D_
+diploma legal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -937,66 +1080,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_n01_vicente_-_institui_como_cidade_irmas_os_municipios_de_pequeri_e_maripa_de_minas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_n02_vicente_-_institui_como_cidade_irmas_os_municipios_de_pequeri_e_tabuleiro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_n04_adriana_declara_patrimonio_cultural_de_natureza_imaterial_do_municipio_de_pequeri_o__desfile_civico_e_cultural_em_homenagem_a_independencia_do_brasil__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_n05_adriana_-_institui_a_semana_de_visitacao_as_fabricas_empresas_e_similares_nos_projetos_pedagogicos_das_escolas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_n06_adriana_-_que_institui_a_medalha__jovem_poeta_e_jovem_poetisa_pequerienses_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_n01_-_dispoe_sobre_concessao_a_revisao_geral_anual_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_n02_-_fixa_percentual_de_recomposicao_sobre_o_subsidio_dos_cargos_de_prefeito_vice-prefeito_e_secretarios_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_n03_-_dispoe_sobre_a_concessao_de_subvencoes_sociais_as_entidades_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/253/prd5651.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_n05_-_autoriza_o_municipio_de_pequeri_a_adquirir_imovel_por_meio_de_contrato_de_compra_e_venda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_n06_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_n07_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_n08_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_n09_-_autoriza_o_municipio_de_pequeri_a_adquirir_imovel_por_meio_de_contrato_de_compra_e_venda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_n10_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_n11_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_n12_-_dispoe_sobre_a_abertura_de_credito_suplementar_concessao_de_subvencao_social_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_n13_-_dispoe_sobre_autorizacao_de_quitar_os_valores_devidos_pelo_municipio_de_pequeri_junto_a_secretaria_de_estado_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_n14_-_estima_receita_e_fixa_despesa_do_municipio_de_pequeri_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n16_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_complementar_n01_-_estabelece_criterios_excepcionais_para_a_quitacao_dos_debitos_de_natureza_tributaria_e_nao_tributaria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_complementar_n02_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pr_n01_-_dispoe_sobre_a_recomposicao_salarial_anual_dos_subsidios_dos_vereadores_nos_termos_do_art._37_inciso_x_da_constituicao_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/294/prn02-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pr_n03_-_altera_o_anexo_l_ll_e_lll_da_resolucao_n01_2013_que_autoriza_institui_e_regulamenta_o_pagamento_de_diarias_de_viagens_aos_servidores_e_vereadores_da_camara_municipal_de_pequeri_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_01_2024_-_equipamento_tecnologico_emwmp.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_02_2024_-_obras_emwmp.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_03_2024_-_apuracao_de_irregularidades_secretaria_de_promocao_social.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_01_2024_-_parquinho_municipal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/45/indicacao_n_01_2024_-_organizacao_de_fluxo_de_coleta_de_lixo_na_cidade_de_pequeri_mg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_n_02_2024_-__instalacao_de_aparelhos_para_climatizacao_nas_salas_de_aulas_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_n_03_2024_-_revitalizacao_das_vias_do_bairro_juquinha_de_castro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_n_04_2024_-_nivelamento_da_rua_augusto_cortes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/49/indicacao_n_05_2024_-_solicitacao_de_maior_atencao_na_rua_juvenal_ferreira_marques.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/50/indicacao_n_06_2024_-_melhorias_na_rua_da_creche_municipal_e_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/51/indicacao_n_07_2024_-_nivelamento_do_bairro_olaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/52/indicacao_n_08_2024_-_reparacao_na_rua_purificacao_marques_arantes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/53/indicacao_n_09_2024_-_insercao_de_placas__proibido_estacionar__na_rua_oswaldo_campos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/54/indicacao_n_10_2024_-_revitalizacao_da_quadra_emwmp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_n_01_2024_-_bloco_do_refugo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_n_02_2024_-_gerseia_matos_mendonca_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_n_03_2024_-_josilene_cavalcante_pereira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_n_04_2024_-_hudson_machado_moreira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_n02_vicente_-_institui_como_cidade_irmas_os_municipios_de_pequeri_e_tabuleiro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_n03_adriana_-_denomina-se_o_espaco_publico_inominado_de__travessa_dimas_monteiro_de_oliveira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_n04_adriana_declara_patrimonio_cultural_de_natureza_imaterial_do_municipio_de_pequeri_o__desfile_civico_e_cultural_em_homenagem_a_independencia_do_brasil__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_n05_adriana_-_institui_a_semana_de_visitacao_as_fabricas_empresas_e_similares_nos_projetos_pedagogicos_das_escolas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_n06_adriana_-_que_institui_a_medalha__jovem_poeta_e_jovem_poetisa_pequerienses_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_n01_-_dispoe_sobre_concessao_a_revisao_geral_anual_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_n02_-_fixa_percentual_de_recomposicao_sobre_o_subsidio_dos_cargos_de_prefeito_vice-prefeito_e_secretarios_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_n03_-_dispoe_sobre_a_concessao_de_subvencoes_sociais_as_entidades_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/253/prd5651.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_n05_-_autoriza_o_municipio_de_pequeri_a_adquirir_imovel_por_meio_de_contrato_de_compra_e_venda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_n06_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_n07_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_n08_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_n09_-_autoriza_o_municipio_de_pequeri_a_adquirir_imovel_por_meio_de_contrato_de_compra_e_venda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_n10_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_n11_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_n12_-_dispoe_sobre_a_abertura_de_credito_suplementar_concessao_de_subvencao_social_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_n13_-_dispoe_sobre_autorizacao_de_quitar_os_valores_devidos_pelo_municipio_de_pequeri_junto_a_secretaria_de_estado_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_n14_-_estima_receita_e_fixa_despesa_do_municipio_de_pequeri_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n16_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_complementar_n01_-_estabelece_criterios_excepcionais_para_a_quitacao_dos_debitos_de_natureza_tributaria_e_nao_tributaria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_complementar_n02_-_dispoe_sobre_a_alteracao_da_lei_municipal_n_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/451/emenda_1_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/452/emenda_2_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/453/emenda_3_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/454/emenda_4_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_5_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/456/emenda_6_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/457/emenda_7_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/458/emenda_8_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/459/emenda_9_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pr_n01_-_dispoe_sobre_a_recomposicao_salarial_anual_dos_subsidios_dos_vereadores_nos_termos_do_art._37_inciso_x_da_constituicao_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/294/prn02-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pr_n03_-_altera_o_anexo_l_ll_e_lll_da_resolucao_n01_2013_que_autoriza_institui_e_regulamenta_o_pagamento_de_diarias_de_viagens_aos_servidores_e_vereadores_da_camara_municipal_de_pequeri_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_01_2024_-_equipamento_tecnologico_emwmp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_02_2024_-_obras_emwmp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_03_2024_-_apuracao_de_irregularidades_secretaria_de_promocao_social.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_01_2024_-_parquinho_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/45/indicacao_n_01_2024_-_organizacao_de_fluxo_de_coleta_de_lixo_na_cidade_de_pequeri_mg.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_n_02_2024_-__instalacao_de_aparelhos_para_climatizacao_nas_salas_de_aulas_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_n_03_2024_-_revitalizacao_das_vias_do_bairro_juquinha_de_castro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_n_04_2024_-_nivelamento_da_rua_augusto_cortes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/49/indicacao_n_05_2024_-_solicitacao_de_maior_atencao_na_rua_juvenal_ferreira_marques.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/50/indicacao_n_06_2024_-_melhorias_na_rua_da_creche_municipal_e_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/51/indicacao_n_07_2024_-_nivelamento_do_bairro_olaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/52/indicacao_n_08_2024_-_reparacao_na_rua_purificacao_marques_arantes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/53/indicacao_n_09_2024_-_insercao_de_placas__proibido_estacionar__na_rua_oswaldo_campos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/54/indicacao_n_10_2024_-_revitalizacao_da_quadra_emwmp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_n_01_2024_-_bloco_do_refugo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_n_02_2024_-_gerseia_matos_mendonca_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_n_03_2024_-_josilene_cavalcante_pereira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_n_04_2024_-_hudson_machado_moreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2024/484/mocao_de_apoio_n_01_2024_-_constituicao_do_estado_de_minas_gerais.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1026,1221 +1169,1491 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F27" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D29" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E30" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E31" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="F31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>106</v>
+      </c>
+      <c r="F32" t="s">
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D33" t="s">
-        <v>131</v>
+        <v>105</v>
       </c>
       <c r="E33" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>105</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
         <v>141</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="E37" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E38" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="H38" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E39" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" t="s">
         <v>153</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="D41" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E41" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>131</v>
+        <v>167</v>
       </c>
       <c r="E42" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E43" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F43" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" t="s">
         <v>168</v>
       </c>
-      <c r="B44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="H45" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D46" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F46" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47" t="s">
+        <v>168</v>
+      </c>
+      <c r="F47" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>60</v>
+      </c>
+      <c r="D48" t="s">
+        <v>167</v>
+      </c>
+      <c r="E48" t="s">
+        <v>168</v>
+      </c>
+      <c r="F48" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" t="s">
+        <v>167</v>
+      </c>
+      <c r="E49" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H49" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" t="s">
+        <v>167</v>
+      </c>
+      <c r="E50" t="s">
+        <v>168</v>
+      </c>
+      <c r="F50" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" t="s">
+        <v>167</v>
+      </c>
+      <c r="E51" t="s">
+        <v>168</v>
+      </c>
+      <c r="F51" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>199</v>
+      </c>
+      <c r="E52" t="s">
+        <v>200</v>
+      </c>
+      <c r="F52" t="s">
+        <v>137</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H52" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" t="s">
+        <v>200</v>
+      </c>
+      <c r="F53" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>22</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="D54" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" t="s">
+        <v>200</v>
+      </c>
+      <c r="F54" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H54" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>209</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" t="s">
+        <v>199</v>
+      </c>
+      <c r="E55" t="s">
+        <v>200</v>
+      </c>
+      <c r="F55" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H55" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>212</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>213</v>
+      </c>
+      <c r="E56" t="s">
+        <v>214</v>
+      </c>
+      <c r="F56" t="s">
+        <v>130</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>