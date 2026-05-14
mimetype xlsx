--- v2 (2026-03-22)
+++ v3 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="999" uniqueCount="412">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="440">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -66,63 +66,63 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Mirian de Paula Costa</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_n02.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DAS MULHERES QUE BRILHAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>Cleydson Silva Ângelo</t>
+  </si>
+  <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_n03_-_da_nome_a_logradouro_publico_calcadao_neca_franco.pdf</t>
   </si>
   <si>
     <t>Da nome a Logradouro Público localizado na Rua Santa Rita e dá outras providências</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cleydson Silva Ângelo</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_n04_-_reparacao_de_danos_das_empresas_concessionarias_de_servicos_publicos_ou_privadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o dever das empresas concessionárias de serviços públicos, ou quaisquer outras empresas públicas ou privadas, repararem os danos_x000D_
 causados após a execução de seus serviços, nas vias e logradouros públicos do Município de Pequeri.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_n05_-_campanha_permanente_-_criancao_nao_namora_nem_brincando.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente "Criança não namora, nem brincando!" no âmbito do Município de Pequeri/MG.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>6</t>
@@ -148,50 +148,53 @@
   <si>
     <t>Dispõe sobre a denominação da sede da Farmácia Municipal (de Minas) localizada no Município de Pequeri</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência da lista de medicamentos disponíveis na Farmácia Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_9.pdf</t>
   </si>
   <si>
+    <t>Dispõe sobre a instituição da Campanha Municipal de Envelhecimento Ativo e Saudável.</t>
+  </si>
+  <si>
     <t>232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Vacinação Domiciliar de Idosos e pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Glauco Braga Fávero</t>
@@ -250,59 +253,50 @@
     <t>239</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n07_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/240/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de crédito Suplementar, Concessão de Subvenção Social e dá outras providências</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projet1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A OUTORGAR A CONCESSÃO DE USO DE_x000D_
 BEM IMÓVEL PÚBLICO, LOCALIZADO NA RUA JUVENAL FERREIRA MARQUES, NESTA CIDADE DE PEQUERI.</t>
   </si>
   <si>
-    <t>242</t>
-[...7 lines deleted...]
-  <si>
     <t>243</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_n11_-_dispoe_sobre_a_abertura_e_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/244/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Reajuste Salarial dos Profissionais do Magistério do Município de_x000D_
 Pequeri, Alterando a Lei Municipal 1.432/2018 - Estatuto do Magistério – e Demais Legislações que Modificaram o seu Anexo le dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
@@ -321,202 +315,213 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/246/projet1.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Convivência Democrática do Município de Pequeri e dá outras providências</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_e_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>http://sapl.pequeri.mg.leg.br/media/</t>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/248/16_-_projeto_de_lei_-_autoriza_instituicao_do_simase_2.pdf</t>
   </si>
   <si>
     <t>“Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE), na Modalidade de Medida Socioeducativa em Meio Aberto de Liberdade Assistida (LA) e Prestação de Serviços à Comunidade (PSC), Destinado a Adolescentes Que Pratiquem Ato Infracional no Município de Pequeri/MG e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/249/17_-_projeto_de_lei_-_autoriza_pagamento_de_multa_ambiental_1.pdf</t>
   </si>
   <si>
-    <t>Autoriza o Poder Executivo a realizar o pagamento de valores devidos pelo Município_x000D_
-[...3 lines deleted...]
-    <t>357</t>
+    <t>Autoriza Pagamento de Multa Ambiental</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/359/proj_2420.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/360/proj_2454.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Municipal nº 1.682/2024 que estima receita e fixa despesa do Município de Pequeri para o exercício financeiro de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/372/proj_2535.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre o Plano Plurianual do Município de Pequeri Para o Período de 2026 a 2029</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/373/proj_2539.pdf</t>
+  </si>
+  <si>
+    <t>Estima receita e fixa despesa do Municipio de Pequeri para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/361/proj_2813.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre a Criação da Coordenadoria Municipal de Proteção e Defesa Civil – COMPDEC do Município de Pequeri e dá outras providências.</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/371/proj_3254.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Municipal nº 1.126/2009 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/374/proj_3421.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM OU SEM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/375/proj_3423.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 1.689/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo</t>
+  </si>
+  <si>
+    <t>Cleydson Silva Ângelo, Pedro Paulo de Freitas Menezes, Ronaldo Fernandes de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_n01_-_cargos_e_atribuicoes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a estrutura administrativa, cria cargos, define atribuições, fixa vencimentos, consolida o quadro de cargos e salários da Câmara e dá outras providências.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_n10_-_dispoe_sobre_a_alteracao_da_lei_municipal_1.126_2009_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 1.126/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>487</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/357/proj_1856.pdf</t>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/487/proj_1856.pdf</t>
   </si>
   <si>
     <t>Cria Cargo Fiscal Fazendário Vinculado a Secretaria de Finanças e dá outras providências.</t>
   </si>
   <si>
-    <t>358</t>
+    <t>460</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/358/proj_1982.pdf</t>
-[...113 lines deleted...]
-    <t>Dispõe sobre a estrutura administrativa, cria cargos, define atribuições, fixa vencimentos, consolida o quadro de cargos e salários da Câmara e dá outras providências.</t>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/460/proj_1982.pdf</t>
+  </si>
+  <si>
+    <t>Institui o adicional de formação para servidores públicos efetivos que integram a carreira do magistério e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_1.pdf</t>
   </si>
   <si>
     <t>Art. 1° - A parcela da Emenda Impositiva em que se destina obrigatoriamente à saúde (50%) no valor de R$ 18.118,49 (dezoito mil, cento e dezoito reais e quarenta e nove centavos) fica destinada a seguinte ação:_x000D_
 _x000D_
 I) Realização de obras de ampliação e instalações no Centro Municipal de Fisioterapia, bem como a aquisição de equipamentos e a construção de uma piscina destinada à pratica de hidroterapia, visando aprimorar a reabilitação e o bem estar dos pacientes atendidos pela_x000D_
 rede pública de saúde._x000D_
 _x000D_
 Art. 2° - A parcela da Emenda Impositiva cuja a destinação é de livre escolha do Parlamentar (50%) no valor de R$ 18.118,49 (dezoito mil, cento e dezoito reais e quarenta e nove centavos) fica destinada a seguinte ação:_x000D_
 _x000D_
 I) Revitalização e cobertura das arquibancadas do Estádio Municipal_x000D_
 Valentino Ângelo Granato.</t>
   </si>
   <si>
@@ -665,53 +670,50 @@
     <t>Fabrício Costa Garcia</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_no_9_2025.pdf</t>
   </si>
   <si>
     <t>Art. 1° - A parcela da Emenda Impositiva em que se destina obrigatoriamente à saúde (50%) no valor de R$ 18.118,49 (dezoito mil, cento e dezoito reais e quarenta e nove centavos) fica destinada a seguinte ação:_x000D_
 _x000D_
 I) Realização de obras de ampliação e instalações no Centro Municipal de Fisioterapia, bem como a aquisição de equipamentos e a construção de uma piscina destinada à pratica de hidroterapia, visando aprimorar a reabilitação e o bem estar dos pacientes atendidos pela_x000D_
 rede pública de saúde._x000D_
 _x000D_
 Art. 2° - A parcela da Emenda Impositiva cuja a destinação é de livre escolha do Parlamentar (50%) no valor de R$ 18.118,49 (dezoito mil, cento e dezoito reais e quarenta e nove centavos) fica destinada a seguinte ação:_x000D_
 _x000D_
 I) R$10.118,49 - Subvenção Social ao Conselho da Comunidade de Bicas._x000D_
 _x000D_
 II) R$8.000,00 - Subvenção Social ao Abrigo de Mar de Espanha.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cleydson Silva Ângelo, Fabiano Bruno Rezende, Fabrício Costa Garcia, Mirian de Paula Costa, Pedro Paulo de Freitas Menezes, Renê da Silva Nassar, Ronaldo Fernandes de Souza, Sandro Lopes Sevaroli, Vicente dos Reis Vieira Lobo</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_n01_-_percentual_maximo_para_a_contratacao_de_operacoes_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual máximo para a contratação de operações de crédito.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Fabiano Bruno Rezende, Pedro Paulo de Freitas Menezes, Ronaldo Fernandes de Souza</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/291/prop_22025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Pequeri, relativas ao exercício 2023.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/292/prop_32025.pdf</t>
   </si>
@@ -1376,50 +1378,131 @@
     <t>122</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/122/mocao_de_aplausos_n06_-_evento_fusca_cremoso.pdf</t>
   </si>
   <si>
     <t>O Vereador Fabiano Bruno Rezende da Silva que esta subscreve, nos termos regimentais, vem respeitosamente apresentar à apreciação do Plenário a presente MOÇÃO DE APLAUSOS, nos seguintes termos: A Câmara Municipal de Pequeri, por meio de seus representantes legais, apresenta a presente Moção de Aplausos à Sra. Vandreia de Souza Oliveira Calegario e ao Sr. João Carlos de Oliveira Calegario, em reconhecimento pela exemplar iniciativa, dedicação e empenho na organização e realização da 4ª edição do Evento "Encontro de Fuscas e Carros Antigos - Amigos do Fusca Cremosos" em Pequeri.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_de_aplausos_n7_-_homenagem_a_joao_gabriel_pinheiro_e_toda_equipe_do_haras_trimonte.pdf</t>
   </si>
   <si>
     <t>O Vereador Sandro Lopes Sevaroli que esta subscreve, nos termos do Regimento Interno desta Casa Legislativa, apresenta a apreciação do Plenário a presente MOÇÃO DE APLAUSOS. A Câmara Municipal de Pequeri, por meio de seus representantes legais, apresenta a presente Moção de Aplausos à João Gabriel Pinheiro e toda Equipe do Haras Trimonte pela relevante apresentação junto ao animal "Égua Jocasta II Elfar", onde se consagraram Campeões Nacionais: Égua Júnior Maior e 6° Melhor Égua de Morfologia do Brasil, na 42° Exposição Nacional do Cavalo Mangalarga Marchador, que ocorreu entre 19 de julho a 02 de agosto de 2025, no Parque da Gameleira, em Belo Horizonte, Minas Gerais.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_n8_-_homenagem_a_eduardo_rodrigues_costa.pdf</t>
   </si>
   <si>
     <t>O Vereador Pedro Paulo de Freitas Menezes que esta subscreve, nos termos do Regimento Interno desta Casa Legislativa, apresenta a apreciação do Plenário a presente MOÇÃO DE APLAUSOS. A Câmara Municipal de Pequeri, no uso de suas atribuições legais, vem por meio desta apresentar Moção de Aplausos ao senhor Eduardo Rodrigues Costa, em reconhecimento ao seu exemplar apoio à equipe de futebol de campo de Pequeri, especialmente durante a participação na Copa CIESP.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/463/mocao_de_aplausos_n09.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, no uso de suas atribuições legais, vem por meio desta apresentar Moção de Aplausos aos senhores Cíntia Pereira da Silva, Mariana Marques da Silva, Heleandro de Oliveira, Lilian Cristina dos Santos e toda a equipe do Projeto “Mãos que Ajudam”, em reconhecimento pela brilhante organização e realização da Festa do Dia das Crianças do Bairro Nova Pequeri.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/464/mocao_de_aplausos_n10.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, por meio de seus representantes legais, manifesta Moção de Aplausos ao atleta Renan Luiz da Silva Marconato, em reconhecimento ao seu destacado desempenho como corredor e pela sua relevante contribuição à promoção do esporte e da saúde em nosso município.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/465/mocao_de_aplausos_n11.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, por meio de seus representantes legais, apresenta Moção de Aplausos à Comissão Organizadora da Cavalgada do Batom — Ana Carolina Mendes, Clarisse Calzavara, Geovana Guedes, Priscila Barreto, Raissa Piazzi e Thalita Capilluppi — pelo sensacional evento realizado em 15 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocao_de_aplausos_n12.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, por meio de seus representantes legais, apresenta Moção de Aplausos a Jeremias de Paula, mais conhecido como “Jere”, em reconhecimento ao seu destacado desempenho nas provas de Baliza e Três Tambores ao longo do ano de 2025, representando com orgulho a cidade de Pequeri em diversas competições regionais.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/467/mocao_de_aplausos_n13.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, no uso de suas atribuições legais, apresenta a presente Moção de Aplausos ao jovem pesquisador e engenheiro João Lucas de Castro Santos, em reconhecimento ao seu destacado desempenho acadêmico, científico e profissional, que elevou o nome de Pequeri ao cenário internacional.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_de_aplausos_n14.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Senhora Icléa de Castro Santos, em reconhecimento à sua notável dedicação como educadora física e pelo relevante trabalho desenvolvido junto ao grupo da terceira idade por meio do Projeto Vida - Pequeri Felizidade.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/469/mocao_de_aplausos_n15.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, no uso de suas atribuições legais, apresenta a presente Moção de Aplausos aos secretários Adil Junior, Marlon Raposo, Antônio Pimenta, bem como a toda a equipe e aos demais funcionários envolvidos, pelo belíssimo trabalho realizado na decoração natalina da Cidade de Pequeri.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/470/mocao_de_aplausos_n16.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Cleydson Silva Ângelo que esta subscreve, nos termos do Regimento Interno desta Casa Legislativa, apresenta à apreciação do Plenário a presente MOÇÃO DE APLAUSOS à: JÚNIOR MENEZES PEREIRA e o "TROVÃO AZUL NATALINO"</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/471/mocao_de_aplausos_n17.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Pequeri, no uso de suas atribuições legais, apresenta a presente Moção de Aplausos à Sra. Liliana Barbosa Luiz Mendes, Secretária de Promoção Social, e à sua dedicada equipe, pelo recebimento do prêmio “Destaque no Ano de 2025”, concedido pela Secretaria de Estado de Desenvolvimento Social (SEDESE), em reconhecimento às boas práticas implementadas na assistência social.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_de_pesar_n1_-_nana_caymmi.pdf</t>
   </si>
   <si>
     <t>É com profundo pesar que apresento, nos termos regimentais, esta Moção de Pesar pelo falecimento da cantora e compositora Nana Caymmi, ocorrido em 1º de maio de 2025, aos 84 anos de idade. Filha dos consagrados Dorival Caymmi e Stella Maris, Nana Caymmi foi uma das vozes mais emblemáticas da música brasileira, com marcante trajetória na MPB e contribuição artística inestimável ao país.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_de_pesar_n2_-_laerte_virgilio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pequeri-MG, por iniciativa do Vereador Renê Da Silva Nassar, manifesta, por meio desta Moção, seu profundo_x000D_
 pesar pelo falecimento do senhor Laerte Virgílio, ocorrido no dia 14 de maio de 2025. O Sr. Laerte Virgílio foi um homem de princípios, cuja vida foi_x000D_
@@ -1749,67 +1832,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_n02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_n03_-_da_nome_a_logradouro_publico_calcadao_neca_franco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_n04_-_reparacao_de_danos_das_empresas_concessionarias_de_servicos_publicos_ou_privadas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_n05_-_campanha_permanente_-_criancao_nao_namora_nem_brincando.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_de_lei_n06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n01_-_dispoe_sobre_concessao_a_revisao_geral_anual_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_n02_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/235/projet1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/236/projet1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_n05_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias._esportes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/238/projet1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n07_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/240/projet1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projet1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_n10_-_dispoe_sobre_a_alteracao_da_lei_municipal_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_n11_-_dispoe_sobre_a_abertura_e_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/244/projet1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/245/projet1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/246/projet1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_e_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/249/17_-_projeto_de_lei_-_autoriza_pagamento_de_multa_ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/357/proj_1856.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/358/proj_1982.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/359/proj_2420.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/360/proj_2454.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/372/proj_2535.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/373/proj_2539.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/361/proj_2813.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/371/proj_3254.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/374/proj_3421.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/375/proj_3423.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_n01_-_cargos_e_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_no_2_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_no_3_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_no_4_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_no_5_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_no_6_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_no_7_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_no_8_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_no_9_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_n01_-_percentual_maximo_para_a_contratacao_de_operacoes_de_credito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/291/prop_22025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/292/prop_32025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_resolucao_n01_-_institui_no_ambito_da_camara_municipal_de_pequeri_a_camara_online_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_resolucao_n02_-_dispoe_sobre_a_autorizacao_para_participacao_no_parlamento_jovem_da_assembleia_legislativa_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_resolucao_n03_-_institui_a_camara_mirim_no_municipio_de_pequeri_e_estabelece_normas_para_seu_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_resolucao_n04_-_institui_o_programa_camara_itinerante_no_municipio_de_pequeri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_resolucao_n05_-_fixa_normas_de_uso_do_veiculo_oficial_da_camara_municipal_de_pequeri_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_resolucao_n06_-_institui_o_codigo_de_etica_e_decoro_parlamentar_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_resolucao_n07_-_institui_as_visitas_guiadas_para_estudantes_no_ambito_da_na_camara_municipal_de_pequeri_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_resolucao_n08_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/283/prop_112025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_n12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_n13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_n14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_n02_-_informacoes_sobre_as_cameras_de_seguranca_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_n04_-_informacoes_sobre_os_lixos_e_limpezas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento-n-07-informacoes-sobre-a-gestao-da-escola-waldomiro_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento-n-08-entrega-presencial-das-mocoes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento-n09-informacoes-do-conselho-municipal-de-educacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/1/indicacao_n01_-_colocacao_de_poste_rua_prof._nair_tempone.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_n02_-_colocacao_de_poste_na_rua_antonio_arminio_daniel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_n03_-_reparos_calcadas_e_redutor_de_velocidade_na_rua_boanerges_dutra_de_morais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_n04_-_manutencao_na_rua_silvino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_n05_-_quadra_de_areia_nova_pequeri.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_n06_-_retiradas_de_entulhos_no_juquinha_de_castro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_n07_-_cursinho_preparatorio_enem.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_n08_-_janeiro_roxo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_n09_-_colocacao_de_latoes_de_lixo_e_a_limpeza_da_rua_faride_batista_amaral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_n10_-_iluminacao_nas_ruas_jose_alcides_de_carvalho_e_na_purificacao_marques_arantes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_n11_-_insalubridade_para_os_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n12_-_melhorias_da_estrada_pequeri_x_sarandira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n13_-_casa_de_passeio_para_cachorros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n14_-_redutor_de_velocidade_na_rua_dias_jr..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n16_-manutencao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_n17_-_cobertura_creche_e_cobertura_complexo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n18_-_redutor_de_velocidade_na_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n19_-_limpeza_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n20_-_notificacao_para_donos_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n21_-_gerador_de_energia_hospital.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n22_-_ventilador_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n23_-_redutor_de_velocidade_creche.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_n24_-_iluminacao_na_rua_prof._antonio_monteiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n25_-_reforma_no_campo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n26_-_promocao_de_seguranca_saude_e_dignidade_urbana_na_rua_jose_alcides_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n27_-_obrigatoriedade_e_no_minimo_5__na_contratacao_de_pessoas_com_mais_de_40_anos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n28_-_destinacao_de_parte_dos_recursos_do_icms_esportivo_para_o_custeio_de_inscricoes_transporte_alimentacao_e_demais_despesas_de_atletas_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n29_-_aquisicao_do_antigo_cine_alvorada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n30_-_instalacao_de_corrimaos_no_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n31_-_troca_de_refletores_e_iluminacao_do_campo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_n32_-_limpeza_e_melhoria_da_rua_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_n33_-_implantacao_de_infraestrutura_no_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_n34_-_aquisicao_de_um_novo_esterilizador_de_pratos_e_talheres_para_as_escolas_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_n35_-_solicita_a_revitalizacao_das_placas_de_identificacao_de_ruas_no_bairro_nova_pequeri..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_n36_-_que_seja_providenciada_a_instalacao_de_um_corrimao_na_escadaria_da_cachoeirinha_e_que_coloque_cimento_no_lugar_do_chao_de_barro_ao_fim_da_escada_na_parte_de_cima..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n37_-_solicita-se_a_realizacao_de_melhorias_na_iluminacao_publica_e_no_calcamento_no_trecho_final_da_rua_augusto_cortes..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no_38_-_entrega_da_medalha_antero_dutra_a_sra._gioconda_vanni.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n39_-_solicita-se_melhorias_na_rua_23_de_maio_no_bairro_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_40_-_instalacao_de_cobertura_na_quadra_de_areia_do_complexo_esportivo_moacir_favero.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_n41_-__construcao_de_uma_calcada_publica_em_toda_a_rua_professora_nair_temponi.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/117/mocao_de_aplausos_n01_-_atleta_danilo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/118/mocao_de_aplausos_n02_-_equipe_de_esportes_torneio_bt.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/119/mocao_de_aplausos_n03_-_associacao_remer.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/120/mocao_de_aplausos_n04_-_equipe_de_esportes_-_volei.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/121/mocao_de_aplausos_n05_-_diretoria_e_membros_da_oab_de_bicas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/122/mocao_de_aplausos_n06_-_evento_fusca_cremoso.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_de_aplausos_n7_-_homenagem_a_joao_gabriel_pinheiro_e_toda_equipe_do_haras_trimonte.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_n8_-_homenagem_a_eduardo_rodrigues_costa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_de_pesar_n1_-_nana_caymmi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_de_pesar_n2_-_laerte_virgilio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_n02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_n03_-_da_nome_a_logradouro_publico_calcadao_neca_franco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_n04_-_reparacao_de_danos_das_empresas_concessionarias_de_servicos_publicos_ou_privadas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_n05_-_campanha_permanente_-_criancao_nao_namora_nem_brincando.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_de_lei_n06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n01_-_dispoe_sobre_concessao_a_revisao_geral_anual_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_n02_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/235/projet1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/236/projet1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_n05_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias._esportes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/238/projet1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n07_-_dispoe_sobre_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/240/projet1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projet1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_n11_-_dispoe_sobre_a_abertura_e_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/244/projet1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/245/projet1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/246/projet1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_n15_-_dispoe_sobre_a_abertura_e_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/248/16_-_projeto_de_lei_-_autoriza_instituicao_do_simase_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/249/17_-_projeto_de_lei_-_autoriza_pagamento_de_multa_ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/359/proj_2420.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/360/proj_2454.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/372/proj_2535.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/373/proj_2539.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/361/proj_2813.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/371/proj_3254.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/374/proj_3421.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/375/proj_3423.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_n01_-_cargos_e_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_n10_-_dispoe_sobre_a_alteracao_da_lei_municipal_1.126_2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/487/proj_1856.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/460/proj_1982.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_no_2_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_no_3_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_no_4_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_no_5_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_no_6_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_no_7_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_no_8_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_no_9_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_n01_-_percentual_maximo_para_a_contratacao_de_operacoes_de_credito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/291/prop_22025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/292/prop_32025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_resolucao_n01_-_institui_no_ambito_da_camara_municipal_de_pequeri_a_camara_online_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_resolucao_n02_-_dispoe_sobre_a_autorizacao_para_participacao_no_parlamento_jovem_da_assembleia_legislativa_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_resolucao_n03_-_institui_a_camara_mirim_no_municipio_de_pequeri_e_estabelece_normas_para_seu_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_resolucao_n04_-_institui_o_programa_camara_itinerante_no_municipio_de_pequeri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_resolucao_n05_-_fixa_normas_de_uso_do_veiculo_oficial_da_camara_municipal_de_pequeri_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_resolucao_n06_-_institui_o_codigo_de_etica_e_decoro_parlamentar_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_resolucao_n07_-_institui_as_visitas_guiadas_para_estudantes_no_ambito_da_na_camara_municipal_de_pequeri_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_resolucao_n08_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/283/prop_112025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_n12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_n13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_n14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_n02_-_informacoes_sobre_as_cameras_de_seguranca_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_n04_-_informacoes_sobre_os_lixos_e_limpezas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento-n-07-informacoes-sobre-a-gestao-da-escola-waldomiro_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento-n-08-entrega-presencial-das-mocoes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento-n09-informacoes-do-conselho-municipal-de-educacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/1/indicacao_n01_-_colocacao_de_poste_rua_prof._nair_tempone.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_n02_-_colocacao_de_poste_na_rua_antonio_arminio_daniel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_n03_-_reparos_calcadas_e_redutor_de_velocidade_na_rua_boanerges_dutra_de_morais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_n04_-_manutencao_na_rua_silvino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_n05_-_quadra_de_areia_nova_pequeri.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_n06_-_retiradas_de_entulhos_no_juquinha_de_castro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_n07_-_cursinho_preparatorio_enem.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_n08_-_janeiro_roxo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_n09_-_colocacao_de_latoes_de_lixo_e_a_limpeza_da_rua_faride_batista_amaral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_n10_-_iluminacao_nas_ruas_jose_alcides_de_carvalho_e_na_purificacao_marques_arantes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_n11_-_insalubridade_para_os_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n12_-_melhorias_da_estrada_pequeri_x_sarandira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n13_-_casa_de_passeio_para_cachorros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n14_-_redutor_de_velocidade_na_rua_dias_jr..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n16_-manutencao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_n17_-_cobertura_creche_e_cobertura_complexo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n18_-_redutor_de_velocidade_na_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n19_-_limpeza_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n20_-_notificacao_para_donos_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n21_-_gerador_de_energia_hospital.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n22_-_ventilador_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n23_-_redutor_de_velocidade_creche.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_n24_-_iluminacao_na_rua_prof._antonio_monteiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n25_-_reforma_no_campo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n26_-_promocao_de_seguranca_saude_e_dignidade_urbana_na_rua_jose_alcides_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n27_-_obrigatoriedade_e_no_minimo_5__na_contratacao_de_pessoas_com_mais_de_40_anos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n28_-_destinacao_de_parte_dos_recursos_do_icms_esportivo_para_o_custeio_de_inscricoes_transporte_alimentacao_e_demais_despesas_de_atletas_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n29_-_aquisicao_do_antigo_cine_alvorada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n30_-_instalacao_de_corrimaos_no_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n31_-_troca_de_refletores_e_iluminacao_do_campo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_n32_-_limpeza_e_melhoria_da_rua_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_n33_-_implantacao_de_infraestrutura_no_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_n34_-_aquisicao_de_um_novo_esterilizador_de_pratos_e_talheres_para_as_escolas_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_n35_-_solicita_a_revitalizacao_das_placas_de_identificacao_de_ruas_no_bairro_nova_pequeri..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_n36_-_que_seja_providenciada_a_instalacao_de_um_corrimao_na_escadaria_da_cachoeirinha_e_que_coloque_cimento_no_lugar_do_chao_de_barro_ao_fim_da_escada_na_parte_de_cima..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n37_-_solicita-se_a_realizacao_de_melhorias_na_iluminacao_publica_e_no_calcamento_no_trecho_final_da_rua_augusto_cortes..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no_38_-_entrega_da_medalha_antero_dutra_a_sra._gioconda_vanni.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n39_-_solicita-se_melhorias_na_rua_23_de_maio_no_bairro_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_40_-_instalacao_de_cobertura_na_quadra_de_areia_do_complexo_esportivo_moacir_favero.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_n41_-__construcao_de_uma_calcada_publica_em_toda_a_rua_professora_nair_temponi.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/117/mocao_de_aplausos_n01_-_atleta_danilo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/118/mocao_de_aplausos_n02_-_equipe_de_esportes_torneio_bt.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/119/mocao_de_aplausos_n03_-_associacao_remer.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/120/mocao_de_aplausos_n04_-_equipe_de_esportes_-_volei.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/121/mocao_de_aplausos_n05_-_diretoria_e_membros_da_oab_de_bicas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/122/mocao_de_aplausos_n06_-_evento_fusca_cremoso.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_de_aplausos_n7_-_homenagem_a_joao_gabriel_pinheiro_e_toda_equipe_do_haras_trimonte.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_n8_-_homenagem_a_eduardo_rodrigues_costa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/463/mocao_de_aplausos_n09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/464/mocao_de_aplausos_n10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/465/mocao_de_aplausos_n11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocao_de_aplausos_n12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/467/mocao_de_aplausos_n13.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_de_aplausos_n14.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/469/mocao_de_aplausos_n15.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/470/mocao_de_aplausos_n16.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/471/mocao_de_aplausos_n17.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_de_pesar_n1_-_nana_caymmi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pequeri.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_de_pesar_n2_-_laerte_virgilio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="202.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="77.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="249.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1838,101 +1921,104 @@
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
@@ -1940,3125 +2026,3359 @@
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H21" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H24" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H25" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H33" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>136</v>
+        <v>51</v>
       </c>
       <c r="D35" t="s">
-        <v>51</v>
+        <v>138</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
       <c r="F35" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36" t="s">
+        <v>138</v>
+      </c>
+      <c r="E36" t="s">
         <v>139</v>
       </c>
-      <c r="B36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>51</v>
+        <v>138</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D39" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>26</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F43" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>30</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E47" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F47" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D48" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F48" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E49" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F49" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E50" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F50" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E51" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F51" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E52" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F52" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E53" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F53" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D54" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E54" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F54" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>26</v>
       </c>
       <c r="D55" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E55" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F55" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H55" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>30</v>
       </c>
       <c r="D56" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E56" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F56" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H56" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>35</v>
       </c>
       <c r="D57" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E57" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F57" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H57" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F58" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H58" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D59" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E59" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F59" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H59" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F60" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H60" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D61" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F61" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H61" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E62" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F62" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H62" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D63" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E63" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F63" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H63" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E64" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F64" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H64" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D65" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E65" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F65" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H65" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>35</v>
       </c>
       <c r="D66" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E66" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F66" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H66" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>39</v>
       </c>
       <c r="D67" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E67" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F67" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H67" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>43</v>
       </c>
       <c r="D68" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E68" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F68" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H68" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D69" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E69" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F69" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H69" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E70" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F70" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H70" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>17</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E71" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F71" t="s">
         <v>31</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H71" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D72" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E72" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F72" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H72" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>26</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>26</v>
       </c>
       <c r="D73" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E73" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F73" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H73" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>30</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>30</v>
       </c>
       <c r="D74" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E74" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F74" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H74" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>35</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>35</v>
       </c>
       <c r="D75" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E75" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H75" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>39</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E76" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F76" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H76" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>43</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>43</v>
       </c>
       <c r="D77" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E77" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F77" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H77" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E78" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F78" t="s">
         <v>31</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H78" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F79" t="s">
         <v>31</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H79" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D80" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E80" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H80" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D81" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E81" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F81" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H81" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D82" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E82" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F82" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H82" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D83" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E83" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F83" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H83" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F84" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H84" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="D85" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E85" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F85" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H85" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="D86" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E86" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F86" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H86" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D87" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H87" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D88" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E88" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H88" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="D89" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E89" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F89" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H89" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D90" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E90" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F90" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H90" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="D91" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E91" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F91" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H91" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="D92" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E92" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F92" t="s">
         <v>31</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H92" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="D93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E93" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F93" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H93" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="D94" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E94" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F94" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H94" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D95" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E95" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F95" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H95" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D96" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E96" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F96" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H96" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D97" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E97" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F97" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H97" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D98" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E98" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F98" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H98" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D99" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E99" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F99" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H99" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D100" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E100" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F100" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H100" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D101" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E101" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F101" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H101" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D102" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E102" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F102" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H102" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D103" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E103" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F103" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H103" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D104" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E104" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F104" t="s">
         <v>31</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H104" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D105" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E105" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F105" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H105" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D106" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E106" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F106" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H106" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D107" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E107" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H107" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D108" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E108" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F108" t="s">
         <v>31</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H108" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D109" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E109" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H109" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D110" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E110" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H110" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D111" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E111" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F111" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H111" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D112" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E112" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H112" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E113" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H113" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D114" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E114" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F114" t="s">
         <v>31</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H114" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D115" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E115" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F115" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H115" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D116" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E116" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F116" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H116" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E117" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F117" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H117" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>17</v>
       </c>
       <c r="D118" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E118" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F118" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H118" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D119" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E119" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F119" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H119" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>26</v>
       </c>
       <c r="D120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E120" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F120" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H120" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>30</v>
       </c>
       <c r="D121" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E121" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F121" t="s">
         <v>31</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H121" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E122" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F122" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H122" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E123" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F123" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H123" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D124" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="E124" t="s">
+        <v>381</v>
+      </c>
+      <c r="F124" t="s">
+        <v>168</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="F124" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>408</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125" t="s">
+        <v>380</v>
+      </c>
+      <c r="E125" t="s">
+        <v>381</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="H125" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>411</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>80</v>
+      </c>
+      <c r="D126" t="s">
+        <v>380</v>
+      </c>
+      <c r="E126" t="s">
+        <v>381</v>
+      </c>
+      <c r="F126" t="s">
+        <v>182</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H126" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>414</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>83</v>
+      </c>
+      <c r="D127" t="s">
+        <v>380</v>
+      </c>
+      <c r="E127" t="s">
+        <v>381</v>
+      </c>
+      <c r="F127" t="s">
+        <v>182</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H127" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>417</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>87</v>
+      </c>
+      <c r="D128" t="s">
+        <v>380</v>
+      </c>
+      <c r="E128" t="s">
+        <v>381</v>
+      </c>
+      <c r="F128" t="s">
+        <v>31</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H128" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>420</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>91</v>
+      </c>
+      <c r="D129" t="s">
+        <v>380</v>
+      </c>
+      <c r="E129" t="s">
+        <v>381</v>
+      </c>
+      <c r="F129" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H129" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>423</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>95</v>
+      </c>
+      <c r="D130" t="s">
+        <v>380</v>
+      </c>
+      <c r="E130" t="s">
+        <v>381</v>
+      </c>
+      <c r="F130" t="s">
+        <v>164</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H130" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>426</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>98</v>
+      </c>
+      <c r="D131" t="s">
+        <v>380</v>
+      </c>
+      <c r="E131" t="s">
+        <v>381</v>
+      </c>
+      <c r="F131" t="s">
+        <v>18</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H131" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>429</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>102</v>
+      </c>
+      <c r="D132" t="s">
+        <v>380</v>
+      </c>
+      <c r="E132" t="s">
+        <v>381</v>
+      </c>
+      <c r="F132" t="s">
+        <v>168</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H132" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>432</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>51</v>
+      </c>
+      <c r="D133" t="s">
+        <v>433</v>
+      </c>
+      <c r="E133" t="s">
+        <v>434</v>
+      </c>
+      <c r="F133" t="s">
+        <v>186</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H133" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>437</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
         <v>10</v>
       </c>
-      <c r="D125" t="s">
-[...12 lines deleted...]
-        <v>411</v>
+      <c r="D134" t="s">
+        <v>433</v>
+      </c>
+      <c r="E134" t="s">
+        <v>434</v>
+      </c>
+      <c r="F134" t="s">
+        <v>168</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H134" t="s">
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5143,50 +5463,59 @@
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>